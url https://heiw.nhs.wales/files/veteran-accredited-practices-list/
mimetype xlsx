--- v1 (2026-08-13)
+++ v2 (2026-09-27)
@@ -1,864 +1,1135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ay237433\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Jo240970\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C49BF13E-8BDE-4590-82D2-4535E9E34D99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6A4922C8-5A34-452F-9CD0-F02AC4583084}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-11100" yWindow="12912" windowWidth="23256" windowHeight="13896" xr2:uid="{2ABFC075-DF30-4425-89DF-8F1123523B4D}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{FED53E1F-9BD4-48DF-89B2-A576F08F611C}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$F$1</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="242">
+  <si>
+    <t>Practice Name</t>
+  </si>
+  <si>
+    <t>Postcode</t>
+  </si>
+  <si>
+    <t>Primary Care Cluster</t>
+  </si>
+  <si>
+    <t>Named Clinical Lead</t>
+  </si>
+  <si>
+    <t>Accredited date</t>
+  </si>
+  <si>
+    <t>Cwmbran Village Surgery</t>
+  </si>
+  <si>
+    <t>NP44 3JS</t>
+  </si>
+  <si>
+    <t>Torfaen South</t>
+  </si>
+  <si>
+    <t>Dr Chris Price</t>
+  </si>
+  <si>
+    <t>Fforestfach Medical Centre, Swansea</t>
+  </si>
+  <si>
+    <t>SA5 5AA</t>
+  </si>
+  <si>
+    <t>Penderi</t>
+  </si>
+  <si>
+    <t>Dr Daniel Pacitti</t>
+  </si>
+  <si>
+    <t>Oak Strreet Surgery, Cwmbran</t>
+  </si>
+  <si>
+    <t>NP44 3LT</t>
+  </si>
+  <si>
+    <t>Dr David Millar-Jones</t>
+  </si>
+  <si>
+    <t>The Medical Centre, Pencoed.</t>
+  </si>
+  <si>
+    <t>CF35 5PF</t>
+  </si>
+  <si>
+    <t>Bridgend East</t>
+  </si>
+  <si>
+    <t>Sister Ellie Wilson</t>
+  </si>
+  <si>
+    <t>Brynhyfryd Surgery, Swansea</t>
+  </si>
+  <si>
+    <t>SA5 9EB</t>
+  </si>
+  <si>
+    <t>Dr Marged Jenkins</t>
+  </si>
+  <si>
+    <t>Ely Bridge Surgery, Cardiff</t>
+  </si>
+  <si>
+    <t>CF5 4AD</t>
+  </si>
+  <si>
+    <t>Cardiff South West</t>
+  </si>
+  <si>
+    <t>Dr John Wakeling</t>
+  </si>
+  <si>
+    <t>North Cardiff Medical Centre, Llanishen</t>
+  </si>
+  <si>
+    <t>CF14 9BB</t>
+  </si>
+  <si>
+    <t>Cardiff North</t>
+  </si>
+  <si>
+    <t>Dr Charlotte Wilson</t>
+  </si>
+  <si>
+    <t>Dyfi Valley Health , Machynlleth</t>
+  </si>
+  <si>
+    <t>SY20 8AD</t>
+  </si>
+  <si>
+    <t>North Powys</t>
+  </si>
+  <si>
+    <t>Hannah Meredith</t>
+  </si>
+  <si>
+    <t>Chirk Surgery, Wrexham</t>
+  </si>
+  <si>
+    <t>LL14 5DH</t>
+  </si>
+  <si>
+    <t>South Wrexham</t>
+  </si>
+  <si>
+    <t>Dr Elizabeth Thompson</t>
+  </si>
+  <si>
+    <t>Penybont Surgery, St Asaph, Denbighshire</t>
+  </si>
+  <si>
+    <t>LL17 0LU</t>
+  </si>
+  <si>
+    <t>Central &amp; South Denbighshire</t>
+  </si>
+  <si>
+    <t>Dr Adam Abraham</t>
+  </si>
+  <si>
+    <t>Meddygfa Minafon, Kidwelly, Carmarthenshire</t>
+  </si>
+  <si>
+    <t>SA17 4UL</t>
+  </si>
+  <si>
+    <t>Amman Gwendraeth</t>
+  </si>
+  <si>
+    <t>Alexander Maiello, Physician Associate</t>
+  </si>
+  <si>
+    <t>Middle Lane Surgery, Middle Lane, Denbigh</t>
+  </si>
+  <si>
+    <t>LL16 3UW</t>
+  </si>
+  <si>
+    <t>Dr Matthew Davies</t>
+  </si>
+  <si>
+    <t>Tyr Felin Surgery, Gorseinon</t>
+  </si>
+  <si>
+    <t>SA4 4BY</t>
+  </si>
+  <si>
+    <t>Llwchwr</t>
+  </si>
+  <si>
+    <t>Dr Tharani Yogeswara</t>
+  </si>
+  <si>
+    <t>Brecon Medical Group</t>
+  </si>
+  <si>
+    <t>LD3 8AH</t>
+  </si>
+  <si>
+    <t>South Powys</t>
+  </si>
+  <si>
+    <t>Dr Randeep Matharu</t>
+  </si>
+  <si>
+    <t>Castle Surgery, Neath/Port Talbot</t>
+  </si>
+  <si>
+    <t>SA11 3EW</t>
+  </si>
+  <si>
+    <t>Neath</t>
+  </si>
+  <si>
+    <t>Dr Collette McNally</t>
+  </si>
+  <si>
+    <t>Four Elms Medical Centre, Pengam Green</t>
+  </si>
+  <si>
+    <t>CF24 2HB</t>
+  </si>
+  <si>
+    <t>Cardiff South East</t>
+  </si>
+  <si>
+    <t>Dr Sarah Morgan</t>
+  </si>
+  <si>
+    <t>Bryn Darland Surgery, Wrexham</t>
+  </si>
+  <si>
+    <t>LL11 3SA</t>
+  </si>
+  <si>
+    <t>North &amp; West Wrexham</t>
+  </si>
+  <si>
+    <t>Dr Stephanie Jenkins</t>
+  </si>
+  <si>
+    <t>Ferndale Maerdy MGP, Ferndale</t>
+  </si>
+  <si>
+    <t>CF43 4DD</t>
+  </si>
+  <si>
+    <t>North Rhondda</t>
+  </si>
+  <si>
+    <t>Dr Heena Singhal</t>
+  </si>
+  <si>
+    <t>Nicholl St Medical Centre, Swansea</t>
+  </si>
+  <si>
+    <t>SA1 6AY</t>
+  </si>
+  <si>
+    <t>City Health</t>
+  </si>
+  <si>
+    <t>Hayley Glover, Nurse</t>
+  </si>
+  <si>
+    <t>The Practice of Health, Barry</t>
+  </si>
+  <si>
+    <t>CF63 1BA</t>
+  </si>
+  <si>
+    <t>Central Vale</t>
+  </si>
+  <si>
+    <t>Dr Matthew Crouch</t>
+  </si>
+  <si>
+    <t>Plas Meddyg Surgery, Ruthin.</t>
+  </si>
+  <si>
+    <t>LL15 1BP</t>
+  </si>
+  <si>
+    <t>Dr Jonathan Rebelo</t>
+  </si>
+  <si>
+    <t>Montgomery Medical Practice, Montgomery</t>
+  </si>
+  <si>
+    <t>SY15 6PF</t>
+  </si>
+  <si>
+    <t>Alex Strivens-Joyce, Physician Associate</t>
+  </si>
+  <si>
+    <t>New Surgery, Pencoed, Bridgend</t>
+  </si>
+  <si>
+    <t>CF35 6YP</t>
+  </si>
+  <si>
+    <t>Dr Marie Cadman</t>
+  </si>
+  <si>
+    <t>Beech Avenue Practice, Rhosllanerchrugog, Wrexham</t>
+  </si>
+  <si>
+    <t>LL14 1AA</t>
+  </si>
+  <si>
+    <t>Dr Clare Coles</t>
+  </si>
+  <si>
+    <t>Madryn House Surgery, Rhyl</t>
+  </si>
+  <si>
+    <t>LL18 4RS</t>
+  </si>
+  <si>
+    <t>North Denbighshire</t>
+  </si>
+  <si>
+    <t>Dr Stephen Roberts</t>
+  </si>
+  <si>
+    <t>Bron Derw Medical Centre, Bangor</t>
+  </si>
+  <si>
+    <t>LL57 1AH</t>
+  </si>
+  <si>
+    <t>Arfon</t>
+  </si>
+  <si>
+    <t>Dr Bethan Jones</t>
+  </si>
+  <si>
+    <t>Dr Isobel Mitchell</t>
+  </si>
+  <si>
+    <t>Butetown Health Centre, Cardiff.</t>
+  </si>
+  <si>
+    <t>CF10 5HW</t>
+  </si>
+  <si>
+    <t>City &amp; Cardiff South</t>
+  </si>
+  <si>
+    <t>Aaron Lockitt, Paramedic</t>
+  </si>
+  <si>
+    <t>Newtown Medical Practice, Newtown</t>
+  </si>
+  <si>
+    <t>SY16 1EF</t>
+  </si>
+  <si>
+    <t>Dr Aaron Dean</t>
+  </si>
+  <si>
+    <t>Dixton Road Surgery, Monmouth</t>
+  </si>
+  <si>
+    <t>NP25 3PL</t>
+  </si>
+  <si>
+    <t>Monmouthshire North</t>
+  </si>
+  <si>
+    <t>Dr Brian Harries</t>
+  </si>
+  <si>
+    <t>Ystwyth Primary Care Centre, Llanbadarn Fawr</t>
+  </si>
+  <si>
+    <t>SY23 3TL</t>
+  </si>
+  <si>
+    <t>North Ceredigion</t>
+  </si>
+  <si>
+    <t>Michelle Hopewell, Nurse</t>
+  </si>
+  <si>
+    <t>Roath House Surgery, Cardiff</t>
+  </si>
+  <si>
+    <t>CF23 5RH</t>
+  </si>
+  <si>
+    <t>Becky Wright, Nurse</t>
+  </si>
+  <si>
+    <t>Eglwysbach Surgery, Pontypridd</t>
+  </si>
+  <si>
+    <t>CF37 2AA</t>
+  </si>
+  <si>
+    <t>North Taf Ely</t>
+  </si>
+  <si>
+    <t>Dr Sian Thomas</t>
+  </si>
+  <si>
+    <t>Dee Valley Medical Practice</t>
+  </si>
+  <si>
+    <t>LL13 0ED</t>
+  </si>
+  <si>
+    <t>Elizabeth Davison</t>
+  </si>
+  <si>
+    <t>Crickhowell Medical Practice</t>
+  </si>
+  <si>
+    <t>NP8 1AG</t>
+  </si>
+  <si>
+    <t>Dr Rachel Davies</t>
+  </si>
+  <si>
+    <t>SA1 Medical Centre</t>
+  </si>
+  <si>
+    <t>SA1 8QY</t>
+  </si>
+  <si>
+    <t>Dr Eleri Howells</t>
+  </si>
+  <si>
+    <t>Gowerton Estuary Practice</t>
+  </si>
+  <si>
+    <t>SA4 3ED</t>
+  </si>
+  <si>
+    <t>Dr Nesta Hughes</t>
+  </si>
+  <si>
+    <t>Alyn Family Doctors, Llay Health Centre Gresford</t>
+  </si>
+  <si>
+    <t>LL12 8EP</t>
+  </si>
+  <si>
+    <t>Dr Eilir Davies</t>
+  </si>
+  <si>
+    <t>St Pauls Clinic</t>
+  </si>
+  <si>
+    <t>NP20 4EJ</t>
+  </si>
+  <si>
+    <t>Newport West</t>
+  </si>
+  <si>
+    <t>Bishops Road Medical Centre</t>
+  </si>
+  <si>
+    <t>CF14 1LT</t>
+  </si>
+  <si>
+    <t>Cardiff West</t>
+  </si>
+  <si>
+    <t>Dr Jassim Ali</t>
+  </si>
+  <si>
+    <t>Ringland Medical Centre</t>
+  </si>
+  <si>
+    <t>NP19 9PS</t>
+  </si>
+  <si>
+    <t>Newport East</t>
+  </si>
+  <si>
+    <t>Northfield, Narberth Surgery</t>
+  </si>
+  <si>
+    <t>SA67 7AA</t>
+  </si>
+  <si>
+    <t>South Pembrokeshire</t>
+  </si>
+  <si>
+    <t>Dr Paul Crawford</t>
+  </si>
+  <si>
+    <t>Cardiff and Vale Health Inclusion Service</t>
+  </si>
+  <si>
+    <t>CF24 0SZ</t>
+  </si>
+  <si>
+    <t>Heledd Jones</t>
+  </si>
+  <si>
+    <t>Meddygfa Canna Surgery</t>
+  </si>
+  <si>
+    <t>CF11 9EE</t>
+  </si>
+  <si>
+    <t>Dr Stephen Davies</t>
+  </si>
+  <si>
+    <t>Presteigne Medical Centre, Presteigne</t>
+  </si>
+  <si>
+    <t>LD8 2RJ</t>
+  </si>
+  <si>
+    <t>Mid Powys</t>
+  </si>
+  <si>
+    <t>Dr Christian Targett</t>
+  </si>
+  <si>
+    <t>North Road Medical Practice, Cardiff</t>
+  </si>
+  <si>
+    <t>CF14 3XQ</t>
+  </si>
+  <si>
+    <t>Dr Michelle McLean</t>
+  </si>
+  <si>
+    <t>Fishguard Health Centre, Fishguard.</t>
+  </si>
+  <si>
+    <t>SA65 9BT</t>
+  </si>
+  <si>
+    <t>North Pembrokeshire</t>
+  </si>
+  <si>
+    <t>Dr John Collier</t>
+  </si>
+  <si>
+    <t>Ty Henry Vaughn, Brecon</t>
+  </si>
+  <si>
+    <t>Dr James Lloyd</t>
+  </si>
+  <si>
+    <t>Penarth Healthcare Partnership, Penarth</t>
+  </si>
+  <si>
+    <t>CF64 3XE</t>
+  </si>
+  <si>
+    <t>Eastern Vale</t>
+  </si>
+  <si>
+    <t>Dr Jennie Pitkin</t>
+  </si>
+  <si>
+    <t>Newpark Surgery , Talbot Green</t>
+  </si>
+  <si>
+    <t>CF72 8AJ</t>
+  </si>
+  <si>
+    <t>South Taf Ely</t>
+  </si>
+  <si>
+    <t>Dr Lee Thomas</t>
+  </si>
+  <si>
+    <t>Bronyffynnon Surgery, Denbigh</t>
+  </si>
+  <si>
+    <t>LL16 3TF</t>
+  </si>
+  <si>
+    <t>Dr Dyfan Jones</t>
+  </si>
+  <si>
+    <t>Tylorstown Surgery, Tylorstown.</t>
+  </si>
+  <si>
+    <t>CF43 3HB</t>
+  </si>
+  <si>
+    <t>Dr David Williams</t>
+  </si>
+  <si>
+    <t>Robert Street Surgery, Milford Haven</t>
+  </si>
+  <si>
+    <t>SA73 2JW</t>
+  </si>
+  <si>
+    <t>Dr Ben Aubrey</t>
+  </si>
+  <si>
+    <t>Radyr Medical Centre, Radyr</t>
+  </si>
+  <si>
+    <t>CF15 8EW</t>
+  </si>
+  <si>
+    <t>Dr Laura Harrison</t>
+  </si>
+  <si>
+    <t>Llantwit Major and Coastal Vale Medical Practice</t>
+  </si>
+  <si>
+    <t>CF61 1ST</t>
+  </si>
+  <si>
+    <t>Western Vale</t>
+  </si>
+  <si>
+    <t>Dr Francesca Martin</t>
+  </si>
+  <si>
+    <t>Coalbrook Surgery, Pontyberem</t>
+  </si>
+  <si>
+    <t>SA15 5HU</t>
+  </si>
+  <si>
+    <t>Helen Onyenali, Community Care Nurse</t>
+  </si>
+  <si>
+    <t>Princess street surgery, Gorseinon</t>
+  </si>
+  <si>
+    <t>SA4 4US</t>
+  </si>
+  <si>
+    <t>Dr Rebecca Earland</t>
+  </si>
+  <si>
+    <t>The Rogerstone Practice, Rogerstone, Newport</t>
+  </si>
+  <si>
+    <t>NP10 9DU</t>
+  </si>
+  <si>
+    <t>Dr Jennifer Andrews</t>
+  </si>
+  <si>
+    <t>Western Vale Family Practice, Cowbridge</t>
+  </si>
+  <si>
+    <t>CF71 7DA</t>
+  </si>
+  <si>
+    <t>Dr Andrew Yarlett</t>
+  </si>
+  <si>
+    <t>West End Medical Centre, Colwyn Bay</t>
+  </si>
+  <si>
+    <t>LL29 7LS</t>
+  </si>
+  <si>
+    <t>Conwy East</t>
+  </si>
+  <si>
+    <t>Daniel Kirkham, Nurse Manager</t>
+  </si>
+  <si>
+    <t>Meddygfa Borth Surgery</t>
+  </si>
+  <si>
+    <t>SY24 5JE</t>
+  </si>
+  <si>
+    <t>Dr Joseph Akporokah</t>
+  </si>
+  <si>
+    <t>St Lukes Surgery</t>
+  </si>
+  <si>
+    <t>NP11 5GX</t>
+  </si>
+  <si>
+    <t>Caerphilly East</t>
+  </si>
+  <si>
+    <t>Dr Susanne Emde</t>
+  </si>
+  <si>
+    <t>Bridgend Group Practice, Ashfield Surgery.</t>
+  </si>
+  <si>
+    <t>CF31 3NW</t>
+  </si>
+  <si>
+    <t>Elizabeth Dunn, ANP</t>
+  </si>
+  <si>
+    <t>Winch Lane Surgery</t>
+  </si>
+  <si>
+    <t>SA61 1RN</t>
+  </si>
+  <si>
+    <t>Dr Chun Kit Poh</t>
+  </si>
+  <si>
+    <t>Pendre Surgery</t>
+  </si>
+  <si>
+    <t>CH7 1SS</t>
+  </si>
+  <si>
+    <t>South Flintshire</t>
+  </si>
+  <si>
+    <t>Dr Emma Poyner</t>
+  </si>
+  <si>
+    <t>Meddygfa Emlyn</t>
+  </si>
+  <si>
+    <t>SA38 9NS</t>
+  </si>
+  <si>
+    <t>South Ceredigion</t>
+  </si>
+  <si>
+    <t>Dr Alun Rishko</t>
+  </si>
   <si>
     <t>Health Board</t>
   </si>
   <si>
-    <t>Practice Name</t>
-[...10 lines deleted...]
-  <si>
     <t>Aneurin Bevan University Health Board</t>
   </si>
   <si>
-    <t>Oak Strreet Surgery, Cwmbran</t>
-[...59 lines deleted...]
-    <t>Dr Chris Price</t>
+    <t>Swansea Bay University Health Board</t>
+  </si>
+  <si>
+    <t>Cwm Taf University Health Board</t>
+  </si>
+  <si>
+    <t>Cardiff and Vale University Health Board</t>
+  </si>
+  <si>
+    <t>Powys Teaching Health Board</t>
   </si>
   <si>
     <t>Betsi Cadwaladr University Health Board</t>
   </si>
   <si>
-    <t>Chirk Surgery, Wrexham</t>
-[...304 lines deleted...]
-  <si>
     <t>Hywel Dda University Health Board</t>
-  </si>
-[...220 lines deleted...]
-    <t>Dr Emma Poyder</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
+  </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF202124"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF212B32"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF222222"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
+      <color rgb="FF1F1F1F"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-    </font>
-[...34 lines deleted...]
-      <charset val="1"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
-        <bgColor rgb="FF000000"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1132,1548 +1403,4555 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oakstsurgery.co.uk/" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DD7B04F-1B76-4E0F-89D6-66400CAC7435}">
-  <dimension ref="A1:E66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F7E3B4F-129A-4D09-9355-05ED37DC0318}">
+  <dimension ref="A1:F511"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="J51" sqref="J51"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="43.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="16" customWidth="1"/>
+    <col min="1" max="1" width="35.1796875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="45.81640625" style="15" customWidth="1"/>
+    <col min="3" max="3" width="13.1796875" style="15" customWidth="1"/>
+    <col min="4" max="4" width="24.7265625" style="15" customWidth="1"/>
+    <col min="5" max="5" width="33.81640625" style="15" customWidth="1"/>
+    <col min="6" max="6" width="15.81640625" style="21" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1" s="14" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A1" s="22" t="s">
+        <v>234</v>
+      </c>
+      <c r="B1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="14" t="s">
+      <c r="C1" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="14" t="s">
+      <c r="D1" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="14" t="s">
+      <c r="E1" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="15" t="s">
+      <c r="F1" s="23" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A2" s="1" t="s">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A2" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="B2" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="13" t="s">
+      <c r="D2" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="E2" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="3">
-[...7 lines deleted...]
-      <c r="B3" s="1" t="s">
+      <c r="F2" s="5">
+        <v>46080</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" s="5">
+        <v>46145</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A4" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="F4" s="11">
+        <v>45247</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A5" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="D5" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="E5" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="F5" s="11">
+        <v>45580</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A6" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="E6" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="11">
+        <v>45607</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A7" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>203</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F7" s="18">
+        <v>45916</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A8" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>217</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="F8" s="18">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A9" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" s="5">
+        <v>46170</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A10" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" s="5">
+        <v>46161</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A11" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" s="10">
+        <v>45105</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A12" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F12" s="5">
+        <v>45080</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A13" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="F13" s="11">
+        <v>46251</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A14" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F14" s="11">
+        <v>45195</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F15" s="11">
+        <v>45216</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F16" s="11">
+        <v>45216</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="F17" s="11">
+        <v>45378</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="D18" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="E18" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="F18" s="11">
+        <v>45461</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C19" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="F19" s="11">
+        <v>45755</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>209</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="D20" s="17" t="s">
+        <v>211</v>
+      </c>
+      <c r="E20" s="17" t="s">
+        <v>212</v>
+      </c>
+      <c r="F20" s="18">
+        <v>45961</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A21" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="E21" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="F21" s="18">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A22" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F22" s="5">
+        <v>46153</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F23" s="5">
+        <v>46150</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A24" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F24" s="5">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A25" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F25" s="11">
+        <v>46254</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A26" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F26" s="11">
+        <v>45233</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A27" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="E27" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="F27" s="11">
+        <v>45337</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A28" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="B28" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="D28" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="E28" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="F28" s="11">
+        <v>45604</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A29" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="C29" s="16" t="s">
+        <v>155</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F29" s="11">
+        <v>45659</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A30" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="C30" s="16" t="s">
+        <v>158</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F30" s="11">
+        <v>45667</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A31" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="B31" s="17" t="s">
+        <v>164</v>
+      </c>
+      <c r="C31" s="16" t="s">
+        <v>165</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="F31" s="11">
+        <v>45678</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A32" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="B32" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="C32" s="16" t="s">
+        <v>174</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="E32" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="F32" s="11">
+        <v>45714</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A33" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="B33" s="17" t="s">
+        <v>190</v>
+      </c>
+      <c r="C33" s="16" t="s">
+        <v>191</v>
+      </c>
+      <c r="D33" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="E33" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="F33" s="11">
+        <v>45783</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A34" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="B34" s="17" t="s">
+        <v>193</v>
+      </c>
+      <c r="C34" s="16" t="s">
+        <v>194</v>
+      </c>
+      <c r="D34" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="E34" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="F34" s="11">
+        <v>45849</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A35" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="D35" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="E35" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="F35" s="18">
+        <v>45931</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A36" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F36" s="5">
+        <v>46150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A37" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F37" s="11">
+        <v>45139</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A38" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F38" s="11">
+        <v>45182</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A39" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B39" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="D39" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E39" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="F39" s="11">
+        <v>45224</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A40" s="15" t="s">
+        <v>237</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="E40" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="F40" s="11">
+        <v>45355</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A41" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B41" s="17" t="s">
+        <v>177</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="E41" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="F41" s="11">
+        <v>45747</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A42" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="C42" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="E42" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="F42" s="11">
+        <v>45757</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A43" s="15" t="s">
+        <v>237</v>
+      </c>
+      <c r="B43" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="C43" s="15" t="s">
+        <v>221</v>
+      </c>
+      <c r="D43" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="F43" s="18">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A44" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F44" s="5">
+        <v>45104</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A45" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="E45" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="F45" s="11">
+        <v>45322</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A46" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="B46" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="C46" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="D46" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="E46" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F46" s="11">
+        <v>45617</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A47" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="B47" s="17" t="s">
+        <v>167</v>
+      </c>
+      <c r="C47" s="16" t="s">
+        <v>168</v>
+      </c>
+      <c r="D47" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="E47" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="F47" s="11">
+        <v>45688</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A48" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="B48" s="17" t="s">
+        <v>187</v>
+      </c>
+      <c r="C48" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="D48" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="E48" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="F48" s="11">
+        <v>45776</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A49" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="B49" s="17" t="s">
+        <v>197</v>
+      </c>
+      <c r="C49" s="16" t="s">
+        <v>198</v>
+      </c>
+      <c r="D49" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="E49" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="F49" s="11">
+        <v>45849</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A50" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="B50" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="C50" s="16" t="s">
+        <v>214</v>
+      </c>
+      <c r="D50" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="E50" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="F50" s="18">
+        <v>45977</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A51" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="B51" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="E51" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="F51" s="18">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A52" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="B52" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="E52" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="F52" s="18">
+        <v>46226</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A53" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F53" s="5">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A54" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F54" s="5">
+        <v>46205</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A55" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F55" s="5">
+        <v>45174</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A56" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="E56" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="F56" s="11">
+        <v>45238</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A57" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="B57" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="C57" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D57" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="E57" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="F57" s="11">
+        <v>45394</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A58" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="B58" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="D58" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="E58" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="F58" s="11">
+        <v>45671</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A59" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="C59" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="D59" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="E59" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="F59" s="11">
+        <v>45707</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A60" s="25" t="s">
+        <v>239</v>
+      </c>
+      <c r="B60" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D60" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="E60" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F60" s="18">
+        <v>46205</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A61" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="B61" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C61" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D61" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="3">
-[...7 lines deleted...]
-      <c r="B4" s="1" t="s">
+      <c r="E61" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...36 lines deleted...]
-      <c r="D6" s="1" t="s">
+      <c r="F61" s="5">
+        <v>46111</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A62" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="B62" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="3">
-[...7 lines deleted...]
-      <c r="B7" s="1" t="s">
+      <c r="C62" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="D62" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...70 lines deleted...]
-      <c r="E11" s="7">
+      <c r="F62" s="37">
+        <v>46164</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A63" s="31" t="s">
+        <v>236</v>
+      </c>
+      <c r="B63" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="C63" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E63" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="F63" s="38">
         <v>45105</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-[...88 lines deleted...]
-      <c r="B17" s="1" t="s">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A64" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C64" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E64" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="F64" s="5">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A65" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="E65" s="35" t="s">
+        <v>77</v>
+      </c>
+      <c r="F65" s="36">
+        <v>46220</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A66" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="B66" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="C66" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="D66" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="E66" s="28" t="s">
+        <v>133</v>
+      </c>
+      <c r="F66" s="39">
+        <v>45399</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A67" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="B67" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="C67" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="D67" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...47 lines deleted...]
-      <c r="B20" s="1" t="s">
+      <c r="E67" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="F67" s="11">
+        <v>45430</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A68" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="B68" s="17" t="s">
+        <v>200</v>
+      </c>
+      <c r="C68" s="16" t="s">
+        <v>201</v>
+      </c>
+      <c r="D68" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E68" s="15" t="s">
         <v>202</v>
       </c>
-      <c r="C20" s="6" t="s">
-[...770 lines deleted...]
-      <c r="E65" s="3">
+      <c r="F68" s="18">
         <v>45895</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      </c>
+    <row r="69" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="25"/>
+      <c r="B69" s="25"/>
+      <c r="C69" s="25"/>
+      <c r="D69" s="25"/>
+      <c r="E69" s="25"/>
+      <c r="F69" s="29"/>
+    </row>
+    <row r="70" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="25"/>
+      <c r="B70" s="25"/>
+      <c r="C70" s="25"/>
+      <c r="D70" s="25"/>
+      <c r="E70" s="25"/>
+      <c r="F70" s="26"/>
+    </row>
+    <row r="71" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B71" s="25"/>
+      <c r="C71" s="25"/>
+      <c r="D71" s="25"/>
+      <c r="E71" s="25"/>
+      <c r="F71" s="26"/>
+    </row>
+    <row r="72" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B72" s="25"/>
+      <c r="C72" s="25"/>
+      <c r="D72" s="25"/>
+      <c r="E72" s="25"/>
+      <c r="F72" s="26"/>
+    </row>
+    <row r="73" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B73" s="25"/>
+      <c r="C73" s="25"/>
+      <c r="D73" s="25"/>
+      <c r="E73" s="25"/>
+      <c r="F73" s="26"/>
+    </row>
+    <row r="74" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B74" s="25"/>
+      <c r="C74" s="25"/>
+      <c r="D74" s="25"/>
+      <c r="E74" s="25"/>
+      <c r="F74" s="26"/>
+    </row>
+    <row r="75" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B75" s="25"/>
+      <c r="C75" s="25"/>
+      <c r="D75" s="25"/>
+      <c r="E75" s="25"/>
+      <c r="F75" s="26"/>
+    </row>
+    <row r="76" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B76" s="25"/>
+      <c r="C76" s="25"/>
+      <c r="D76" s="25"/>
+      <c r="E76" s="25"/>
+      <c r="F76" s="26"/>
+    </row>
+    <row r="77" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B77" s="25"/>
+      <c r="C77" s="25"/>
+      <c r="D77" s="25"/>
+      <c r="E77" s="25"/>
+      <c r="F77" s="26"/>
+    </row>
+    <row r="78" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B78" s="25"/>
+      <c r="C78" s="25"/>
+      <c r="D78" s="25"/>
+      <c r="E78" s="25"/>
+      <c r="F78" s="26"/>
+    </row>
+    <row r="79" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B79" s="25"/>
+      <c r="C79" s="25"/>
+      <c r="D79" s="25"/>
+      <c r="E79" s="25"/>
+      <c r="F79" s="26"/>
+    </row>
+    <row r="80" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B80" s="25"/>
+      <c r="C80" s="25"/>
+      <c r="D80" s="25"/>
+      <c r="E80" s="25"/>
+      <c r="F80" s="26"/>
+    </row>
+    <row r="81" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B81" s="25"/>
+      <c r="C81" s="25"/>
+      <c r="D81" s="25"/>
+      <c r="E81" s="25"/>
+      <c r="F81" s="26"/>
+    </row>
+    <row r="82" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B82" s="25"/>
+      <c r="C82" s="25"/>
+      <c r="D82" s="25"/>
+      <c r="E82" s="25"/>
+      <c r="F82" s="26"/>
+    </row>
+    <row r="83" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B83" s="25"/>
+      <c r="C83" s="25"/>
+      <c r="D83" s="25"/>
+      <c r="E83" s="25"/>
+      <c r="F83" s="26"/>
+    </row>
+    <row r="84" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B84" s="25"/>
+      <c r="C84" s="25"/>
+      <c r="D84" s="25"/>
+      <c r="E84" s="25"/>
+      <c r="F84" s="26"/>
+    </row>
+    <row r="85" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B85" s="25"/>
+      <c r="C85" s="25"/>
+      <c r="D85" s="25"/>
+      <c r="E85" s="25"/>
+      <c r="F85" s="26"/>
+    </row>
+    <row r="86" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B86" s="25"/>
+      <c r="C86" s="25"/>
+      <c r="D86" s="25"/>
+      <c r="E86" s="25"/>
+      <c r="F86" s="26"/>
+    </row>
+    <row r="87" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B87" s="25"/>
+      <c r="C87" s="25"/>
+      <c r="D87" s="25"/>
+      <c r="E87" s="25"/>
+      <c r="F87" s="26"/>
+    </row>
+    <row r="88" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B88" s="25"/>
+      <c r="C88" s="25"/>
+      <c r="D88" s="25"/>
+      <c r="E88" s="25"/>
+      <c r="F88" s="26"/>
+    </row>
+    <row r="89" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B89" s="25"/>
+      <c r="C89" s="25"/>
+      <c r="D89" s="25"/>
+      <c r="E89" s="25"/>
+      <c r="F89" s="26"/>
+    </row>
+    <row r="90" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B90" s="25"/>
+      <c r="C90" s="25"/>
+      <c r="D90" s="25"/>
+      <c r="E90" s="25"/>
+      <c r="F90" s="26"/>
+    </row>
+    <row r="91" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B91" s="25"/>
+      <c r="C91" s="25"/>
+      <c r="D91" s="25"/>
+      <c r="E91" s="25"/>
+      <c r="F91" s="26"/>
+    </row>
+    <row r="92" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B92" s="25"/>
+      <c r="C92" s="25"/>
+      <c r="D92" s="25"/>
+      <c r="E92" s="25"/>
+      <c r="F92" s="26"/>
+    </row>
+    <row r="93" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B93" s="25"/>
+      <c r="C93" s="25"/>
+      <c r="D93" s="25"/>
+      <c r="E93" s="25"/>
+      <c r="F93" s="26"/>
+    </row>
+    <row r="94" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B94" s="25"/>
+      <c r="C94" s="25"/>
+      <c r="D94" s="25"/>
+      <c r="E94" s="25"/>
+      <c r="F94" s="26"/>
+    </row>
+    <row r="95" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B95" s="25"/>
+      <c r="C95" s="25"/>
+      <c r="D95" s="25"/>
+      <c r="E95" s="25"/>
+      <c r="F95" s="26"/>
+    </row>
+    <row r="96" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B96" s="25"/>
+      <c r="C96" s="25"/>
+      <c r="D96" s="25"/>
+      <c r="E96" s="25"/>
+      <c r="F96" s="26"/>
+    </row>
+    <row r="97" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B97" s="25"/>
+      <c r="C97" s="25"/>
+      <c r="D97" s="25"/>
+      <c r="E97" s="25"/>
+      <c r="F97" s="26"/>
+    </row>
+    <row r="98" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B98" s="25"/>
+      <c r="C98" s="25"/>
+      <c r="D98" s="25"/>
+      <c r="E98" s="25"/>
+      <c r="F98" s="26"/>
+    </row>
+    <row r="99" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B99" s="25"/>
+      <c r="C99" s="25"/>
+      <c r="D99" s="25"/>
+      <c r="E99" s="25"/>
+      <c r="F99" s="26"/>
+    </row>
+    <row r="100" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B100" s="25"/>
+      <c r="C100" s="25"/>
+      <c r="D100" s="25"/>
+      <c r="E100" s="25"/>
+      <c r="F100" s="26"/>
+    </row>
+    <row r="101" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B101" s="25"/>
+      <c r="C101" s="25"/>
+      <c r="D101" s="25"/>
+      <c r="E101" s="25"/>
+      <c r="F101" s="26"/>
+    </row>
+    <row r="102" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B102" s="25"/>
+      <c r="C102" s="25"/>
+      <c r="D102" s="25"/>
+      <c r="E102" s="25"/>
+      <c r="F102" s="26"/>
+    </row>
+    <row r="103" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B103" s="25"/>
+      <c r="C103" s="25"/>
+      <c r="D103" s="25"/>
+      <c r="E103" s="25"/>
+      <c r="F103" s="26"/>
+    </row>
+    <row r="104" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B104" s="25"/>
+      <c r="C104" s="25"/>
+      <c r="D104" s="25"/>
+      <c r="E104" s="25"/>
+      <c r="F104" s="26"/>
+    </row>
+    <row r="105" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B105" s="25"/>
+      <c r="C105" s="25"/>
+      <c r="D105" s="25"/>
+      <c r="E105" s="25"/>
+      <c r="F105" s="26"/>
+    </row>
+    <row r="106" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B106" s="25"/>
+      <c r="C106" s="25"/>
+      <c r="D106" s="25"/>
+      <c r="E106" s="25"/>
+      <c r="F106" s="26"/>
+    </row>
+    <row r="107" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B107" s="25"/>
+      <c r="C107" s="25"/>
+      <c r="D107" s="25"/>
+      <c r="E107" s="25"/>
+      <c r="F107" s="26"/>
+    </row>
+    <row r="108" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B108" s="25"/>
+      <c r="C108" s="25"/>
+      <c r="D108" s="25"/>
+      <c r="E108" s="25"/>
+      <c r="F108" s="26"/>
+    </row>
+    <row r="109" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B109" s="25"/>
+      <c r="C109" s="25"/>
+      <c r="D109" s="25"/>
+      <c r="E109" s="25"/>
+      <c r="F109" s="26"/>
+    </row>
+    <row r="110" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B110" s="25"/>
+      <c r="C110" s="25"/>
+      <c r="D110" s="25"/>
+      <c r="E110" s="25"/>
+      <c r="F110" s="26"/>
+    </row>
+    <row r="111" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B111" s="25"/>
+      <c r="C111" s="25"/>
+      <c r="D111" s="25"/>
+      <c r="E111" s="25"/>
+      <c r="F111" s="26"/>
+    </row>
+    <row r="112" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B112" s="25"/>
+      <c r="C112" s="25"/>
+      <c r="D112" s="25"/>
+      <c r="E112" s="25"/>
+      <c r="F112" s="26"/>
+    </row>
+    <row r="113" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B113" s="25"/>
+      <c r="C113" s="25"/>
+      <c r="D113" s="25"/>
+      <c r="E113" s="25"/>
+      <c r="F113" s="26"/>
+    </row>
+    <row r="114" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B114" s="25"/>
+      <c r="C114" s="25"/>
+      <c r="D114" s="25"/>
+      <c r="E114" s="25"/>
+      <c r="F114" s="26"/>
+    </row>
+    <row r="115" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B115" s="25"/>
+      <c r="C115" s="25"/>
+      <c r="D115" s="25"/>
+      <c r="E115" s="25"/>
+      <c r="F115" s="26"/>
+    </row>
+    <row r="116" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B116" s="25"/>
+      <c r="C116" s="25"/>
+      <c r="D116" s="25"/>
+      <c r="E116" s="25"/>
+      <c r="F116" s="26"/>
+    </row>
+    <row r="117" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B117" s="25"/>
+      <c r="C117" s="25"/>
+      <c r="D117" s="25"/>
+      <c r="E117" s="25"/>
+      <c r="F117" s="26"/>
+    </row>
+    <row r="118" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B118" s="25"/>
+      <c r="C118" s="25"/>
+      <c r="D118" s="25"/>
+      <c r="E118" s="25"/>
+      <c r="F118" s="26"/>
+    </row>
+    <row r="119" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B119" s="25"/>
+      <c r="C119" s="25"/>
+      <c r="D119" s="25"/>
+      <c r="E119" s="25"/>
+      <c r="F119" s="26"/>
+    </row>
+    <row r="120" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B120" s="25"/>
+      <c r="C120" s="25"/>
+      <c r="D120" s="25"/>
+      <c r="E120" s="25"/>
+      <c r="F120" s="26"/>
+    </row>
+    <row r="121" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B121" s="25"/>
+      <c r="C121" s="25"/>
+      <c r="D121" s="25"/>
+      <c r="E121" s="25"/>
+      <c r="F121" s="26"/>
+    </row>
+    <row r="122" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B122" s="25"/>
+      <c r="C122" s="25"/>
+      <c r="D122" s="25"/>
+      <c r="E122" s="25"/>
+      <c r="F122" s="26"/>
+    </row>
+    <row r="123" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B123" s="25"/>
+      <c r="C123" s="25"/>
+      <c r="D123" s="25"/>
+      <c r="E123" s="25"/>
+      <c r="F123" s="26"/>
+    </row>
+    <row r="124" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B124" s="25"/>
+      <c r="C124" s="25"/>
+      <c r="D124" s="25"/>
+      <c r="E124" s="25"/>
+      <c r="F124" s="26"/>
+    </row>
+    <row r="125" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B125" s="25"/>
+      <c r="C125" s="25"/>
+      <c r="D125" s="25"/>
+      <c r="E125" s="25"/>
+      <c r="F125" s="26"/>
+    </row>
+    <row r="126" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B126" s="25"/>
+      <c r="C126" s="25"/>
+      <c r="D126" s="25"/>
+      <c r="E126" s="25"/>
+      <c r="F126" s="26"/>
+    </row>
+    <row r="127" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B127" s="25"/>
+      <c r="C127" s="25"/>
+      <c r="D127" s="25"/>
+      <c r="E127" s="25"/>
+      <c r="F127" s="26"/>
+    </row>
+    <row r="128" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B128" s="25"/>
+      <c r="C128" s="25"/>
+      <c r="D128" s="25"/>
+      <c r="E128" s="25"/>
+      <c r="F128" s="26"/>
+    </row>
+    <row r="129" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B129" s="25"/>
+      <c r="C129" s="25"/>
+      <c r="D129" s="25"/>
+      <c r="E129" s="25"/>
+      <c r="F129" s="26"/>
+    </row>
+    <row r="130" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B130" s="25"/>
+      <c r="C130" s="25"/>
+      <c r="D130" s="25"/>
+      <c r="E130" s="25"/>
+      <c r="F130" s="26"/>
+    </row>
+    <row r="131" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B131" s="25"/>
+      <c r="C131" s="25"/>
+      <c r="D131" s="25"/>
+      <c r="E131" s="25"/>
+      <c r="F131" s="26"/>
+    </row>
+    <row r="132" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B132" s="25"/>
+      <c r="C132" s="25"/>
+      <c r="D132" s="25"/>
+      <c r="E132" s="25"/>
+      <c r="F132" s="26"/>
+    </row>
+    <row r="133" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B133" s="25"/>
+      <c r="C133" s="25"/>
+      <c r="D133" s="25"/>
+      <c r="E133" s="25"/>
+      <c r="F133" s="26"/>
+    </row>
+    <row r="134" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B134" s="25"/>
+      <c r="C134" s="25"/>
+      <c r="D134" s="25"/>
+      <c r="E134" s="25"/>
+      <c r="F134" s="26"/>
+    </row>
+    <row r="135" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B135" s="25"/>
+      <c r="C135" s="25"/>
+      <c r="D135" s="25"/>
+      <c r="E135" s="25"/>
+      <c r="F135" s="26"/>
+    </row>
+    <row r="136" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B136" s="25"/>
+      <c r="C136" s="25"/>
+      <c r="D136" s="25"/>
+      <c r="E136" s="25"/>
+      <c r="F136" s="26"/>
+    </row>
+    <row r="137" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B137" s="25"/>
+      <c r="C137" s="25"/>
+      <c r="D137" s="25"/>
+      <c r="E137" s="25"/>
+      <c r="F137" s="26"/>
+    </row>
+    <row r="138" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B138" s="25"/>
+      <c r="C138" s="25"/>
+      <c r="D138" s="25"/>
+      <c r="E138" s="25"/>
+      <c r="F138" s="26"/>
+    </row>
+    <row r="139" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B139" s="25"/>
+      <c r="C139" s="25"/>
+      <c r="D139" s="25"/>
+      <c r="E139" s="25"/>
+      <c r="F139" s="26"/>
+    </row>
+    <row r="140" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B140" s="25"/>
+      <c r="C140" s="25"/>
+      <c r="D140" s="25"/>
+      <c r="E140" s="25"/>
+      <c r="F140" s="26"/>
+    </row>
+    <row r="141" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B141" s="25"/>
+      <c r="C141" s="25"/>
+      <c r="D141" s="25"/>
+      <c r="E141" s="25"/>
+      <c r="F141" s="26"/>
+    </row>
+    <row r="142" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B142" s="25"/>
+      <c r="C142" s="25"/>
+      <c r="D142" s="25"/>
+      <c r="E142" s="25"/>
+      <c r="F142" s="26"/>
+    </row>
+    <row r="143" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B143" s="25"/>
+      <c r="C143" s="25"/>
+      <c r="D143" s="25"/>
+      <c r="E143" s="25"/>
+      <c r="F143" s="26"/>
+    </row>
+    <row r="144" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B144" s="25"/>
+      <c r="C144" s="25"/>
+      <c r="D144" s="25"/>
+      <c r="E144" s="25"/>
+      <c r="F144" s="26"/>
+    </row>
+    <row r="145" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B145" s="25"/>
+      <c r="C145" s="25"/>
+      <c r="D145" s="25"/>
+      <c r="E145" s="25"/>
+      <c r="F145" s="26"/>
+    </row>
+    <row r="146" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B146" s="25"/>
+      <c r="C146" s="25"/>
+      <c r="D146" s="25"/>
+      <c r="E146" s="25"/>
+      <c r="F146" s="26"/>
+    </row>
+    <row r="147" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B147" s="25"/>
+      <c r="C147" s="25"/>
+      <c r="D147" s="25"/>
+      <c r="E147" s="25"/>
+      <c r="F147" s="26"/>
+    </row>
+    <row r="148" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B148" s="25"/>
+      <c r="C148" s="25"/>
+      <c r="D148" s="25"/>
+      <c r="E148" s="25"/>
+      <c r="F148" s="26"/>
+    </row>
+    <row r="149" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B149" s="25"/>
+      <c r="C149" s="25"/>
+      <c r="D149" s="25"/>
+      <c r="E149" s="25"/>
+      <c r="F149" s="26"/>
+    </row>
+    <row r="150" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B150" s="25"/>
+      <c r="C150" s="25"/>
+      <c r="D150" s="25"/>
+      <c r="E150" s="25"/>
+      <c r="F150" s="26"/>
+    </row>
+    <row r="151" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B151" s="25"/>
+      <c r="C151" s="25"/>
+      <c r="D151" s="25"/>
+      <c r="E151" s="25"/>
+      <c r="F151" s="26"/>
+    </row>
+    <row r="152" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B152" s="25"/>
+      <c r="C152" s="25"/>
+      <c r="D152" s="25"/>
+      <c r="E152" s="25"/>
+      <c r="F152" s="26"/>
+    </row>
+    <row r="153" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B153" s="25"/>
+      <c r="C153" s="25"/>
+      <c r="D153" s="25"/>
+      <c r="E153" s="25"/>
+      <c r="F153" s="26"/>
+    </row>
+    <row r="154" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B154" s="25"/>
+      <c r="C154" s="25"/>
+      <c r="D154" s="25"/>
+      <c r="E154" s="25"/>
+      <c r="F154" s="26"/>
+    </row>
+    <row r="155" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B155" s="25"/>
+      <c r="C155" s="25"/>
+      <c r="D155" s="25"/>
+      <c r="E155" s="25"/>
+      <c r="F155" s="26"/>
+    </row>
+    <row r="156" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B156" s="25"/>
+      <c r="C156" s="25"/>
+      <c r="D156" s="25"/>
+      <c r="E156" s="25"/>
+      <c r="F156" s="26"/>
+    </row>
+    <row r="157" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B157" s="25"/>
+      <c r="C157" s="25"/>
+      <c r="D157" s="25"/>
+      <c r="E157" s="25"/>
+      <c r="F157" s="26"/>
+    </row>
+    <row r="158" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B158" s="25"/>
+      <c r="C158" s="25"/>
+      <c r="D158" s="25"/>
+      <c r="E158" s="25"/>
+      <c r="F158" s="26"/>
+    </row>
+    <row r="159" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B159" s="25"/>
+      <c r="C159" s="25"/>
+      <c r="D159" s="25"/>
+      <c r="E159" s="25"/>
+      <c r="F159" s="26"/>
+    </row>
+    <row r="160" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B160" s="25"/>
+      <c r="C160" s="25"/>
+      <c r="D160" s="25"/>
+      <c r="E160" s="25"/>
+      <c r="F160" s="26"/>
+    </row>
+    <row r="161" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B161" s="25"/>
+      <c r="C161" s="25"/>
+      <c r="D161" s="25"/>
+      <c r="E161" s="25"/>
+      <c r="F161" s="26"/>
+    </row>
+    <row r="162" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B162" s="25"/>
+      <c r="C162" s="25"/>
+      <c r="D162" s="25"/>
+      <c r="E162" s="25"/>
+      <c r="F162" s="26"/>
+    </row>
+    <row r="163" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B163" s="25"/>
+      <c r="C163" s="25"/>
+      <c r="D163" s="25"/>
+      <c r="E163" s="25"/>
+      <c r="F163" s="26"/>
+    </row>
+    <row r="164" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B164" s="25"/>
+      <c r="C164" s="25"/>
+      <c r="D164" s="25"/>
+      <c r="E164" s="25"/>
+      <c r="F164" s="26"/>
+    </row>
+    <row r="165" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B165" s="25"/>
+      <c r="C165" s="25"/>
+      <c r="D165" s="25"/>
+      <c r="E165" s="25"/>
+      <c r="F165" s="26"/>
+    </row>
+    <row r="166" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B166" s="25"/>
+      <c r="C166" s="25"/>
+      <c r="D166" s="25"/>
+      <c r="E166" s="25"/>
+      <c r="F166" s="26"/>
+    </row>
+    <row r="167" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B167" s="25"/>
+      <c r="C167" s="25"/>
+      <c r="D167" s="25"/>
+      <c r="E167" s="25"/>
+      <c r="F167" s="26"/>
+    </row>
+    <row r="168" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B168" s="25"/>
+      <c r="C168" s="25"/>
+      <c r="D168" s="25"/>
+      <c r="E168" s="25"/>
+      <c r="F168" s="26"/>
+    </row>
+    <row r="169" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B169" s="25"/>
+      <c r="C169" s="25"/>
+      <c r="D169" s="25"/>
+      <c r="E169" s="25"/>
+      <c r="F169" s="26"/>
+    </row>
+    <row r="170" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B170" s="25"/>
+      <c r="C170" s="25"/>
+      <c r="D170" s="25"/>
+      <c r="E170" s="25"/>
+      <c r="F170" s="26"/>
+    </row>
+    <row r="171" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B171" s="25"/>
+      <c r="C171" s="25"/>
+      <c r="D171" s="25"/>
+      <c r="E171" s="25"/>
+      <c r="F171" s="26"/>
+    </row>
+    <row r="172" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B172" s="25"/>
+      <c r="C172" s="25"/>
+      <c r="D172" s="25"/>
+      <c r="E172" s="25"/>
+      <c r="F172" s="26"/>
+    </row>
+    <row r="173" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B173" s="25"/>
+      <c r="C173" s="25"/>
+      <c r="D173" s="25"/>
+      <c r="E173" s="25"/>
+      <c r="F173" s="26"/>
+    </row>
+    <row r="174" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B174" s="25"/>
+      <c r="C174" s="25"/>
+      <c r="D174" s="25"/>
+      <c r="E174" s="25"/>
+      <c r="F174" s="26"/>
+    </row>
+    <row r="175" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B175" s="25"/>
+      <c r="C175" s="25"/>
+      <c r="D175" s="25"/>
+      <c r="E175" s="25"/>
+      <c r="F175" s="26"/>
+    </row>
+    <row r="176" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B176" s="25"/>
+      <c r="C176" s="25"/>
+      <c r="D176" s="25"/>
+      <c r="E176" s="25"/>
+      <c r="F176" s="26"/>
+    </row>
+    <row r="177" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B177" s="25"/>
+      <c r="C177" s="25"/>
+      <c r="D177" s="25"/>
+      <c r="E177" s="25"/>
+      <c r="F177" s="26"/>
+    </row>
+    <row r="178" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B178" s="25"/>
+      <c r="C178" s="25"/>
+      <c r="D178" s="25"/>
+      <c r="E178" s="25"/>
+      <c r="F178" s="26"/>
+    </row>
+    <row r="179" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B179" s="25"/>
+      <c r="C179" s="25"/>
+      <c r="D179" s="25"/>
+      <c r="E179" s="25"/>
+      <c r="F179" s="26"/>
+    </row>
+    <row r="180" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B180" s="25"/>
+      <c r="C180" s="25"/>
+      <c r="D180" s="25"/>
+      <c r="E180" s="25"/>
+      <c r="F180" s="26"/>
+    </row>
+    <row r="181" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B181" s="25"/>
+      <c r="C181" s="25"/>
+      <c r="D181" s="25"/>
+      <c r="E181" s="25"/>
+      <c r="F181" s="26"/>
+    </row>
+    <row r="182" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B182" s="25"/>
+      <c r="C182" s="25"/>
+      <c r="D182" s="25"/>
+      <c r="E182" s="25"/>
+      <c r="F182" s="26"/>
+    </row>
+    <row r="183" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B183" s="25"/>
+      <c r="C183" s="25"/>
+      <c r="D183" s="25"/>
+      <c r="E183" s="25"/>
+      <c r="F183" s="26"/>
+    </row>
+    <row r="184" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B184" s="25"/>
+      <c r="C184" s="25"/>
+      <c r="D184" s="25"/>
+      <c r="E184" s="25"/>
+      <c r="F184" s="26"/>
+    </row>
+    <row r="185" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B185" s="25"/>
+      <c r="C185" s="25"/>
+      <c r="D185" s="25"/>
+      <c r="E185" s="25"/>
+      <c r="F185" s="26"/>
+    </row>
+    <row r="186" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B186" s="25"/>
+      <c r="C186" s="25"/>
+      <c r="D186" s="25"/>
+      <c r="E186" s="25"/>
+      <c r="F186" s="26"/>
+    </row>
+    <row r="187" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B187" s="25"/>
+      <c r="C187" s="25"/>
+      <c r="D187" s="25"/>
+      <c r="E187" s="25"/>
+      <c r="F187" s="26"/>
+    </row>
+    <row r="188" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B188" s="25"/>
+      <c r="C188" s="25"/>
+      <c r="D188" s="25"/>
+      <c r="E188" s="25"/>
+      <c r="F188" s="26"/>
+    </row>
+    <row r="189" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B189" s="25"/>
+      <c r="C189" s="25"/>
+      <c r="D189" s="25"/>
+      <c r="E189" s="25"/>
+      <c r="F189" s="26"/>
+    </row>
+    <row r="190" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B190" s="25"/>
+      <c r="C190" s="25"/>
+      <c r="D190" s="25"/>
+      <c r="E190" s="25"/>
+      <c r="F190" s="26"/>
+    </row>
+    <row r="191" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B191" s="25"/>
+      <c r="C191" s="25"/>
+      <c r="D191" s="25"/>
+      <c r="E191" s="25"/>
+      <c r="F191" s="26"/>
+    </row>
+    <row r="192" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B192" s="25"/>
+      <c r="C192" s="25"/>
+      <c r="D192" s="25"/>
+      <c r="E192" s="25"/>
+      <c r="F192" s="26"/>
+    </row>
+    <row r="193" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B193" s="25"/>
+      <c r="C193" s="25"/>
+      <c r="D193" s="25"/>
+      <c r="E193" s="25"/>
+      <c r="F193" s="26"/>
+    </row>
+    <row r="194" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B194" s="25"/>
+      <c r="C194" s="25"/>
+      <c r="D194" s="25"/>
+      <c r="E194" s="25"/>
+      <c r="F194" s="26"/>
+    </row>
+    <row r="195" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B195" s="25"/>
+      <c r="C195" s="25"/>
+      <c r="D195" s="25"/>
+      <c r="E195" s="25"/>
+      <c r="F195" s="26"/>
+    </row>
+    <row r="196" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B196" s="25"/>
+      <c r="C196" s="25"/>
+      <c r="D196" s="25"/>
+      <c r="E196" s="25"/>
+      <c r="F196" s="26"/>
+    </row>
+    <row r="197" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B197" s="25"/>
+      <c r="C197" s="25"/>
+      <c r="D197" s="25"/>
+      <c r="E197" s="25"/>
+      <c r="F197" s="26"/>
+    </row>
+    <row r="198" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B198" s="25"/>
+      <c r="C198" s="25"/>
+      <c r="D198" s="25"/>
+      <c r="E198" s="25"/>
+      <c r="F198" s="26"/>
+    </row>
+    <row r="199" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B199" s="25"/>
+      <c r="C199" s="25"/>
+      <c r="D199" s="25"/>
+      <c r="E199" s="25"/>
+      <c r="F199" s="26"/>
+    </row>
+    <row r="200" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B200" s="25"/>
+      <c r="C200" s="25"/>
+      <c r="D200" s="25"/>
+      <c r="E200" s="25"/>
+      <c r="F200" s="26"/>
+    </row>
+    <row r="201" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B201" s="25"/>
+      <c r="C201" s="25"/>
+      <c r="D201" s="25"/>
+      <c r="E201" s="25"/>
+      <c r="F201" s="26"/>
+    </row>
+    <row r="202" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B202" s="25"/>
+      <c r="C202" s="25"/>
+      <c r="D202" s="25"/>
+      <c r="E202" s="25"/>
+      <c r="F202" s="26"/>
+    </row>
+    <row r="203" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B203" s="25"/>
+      <c r="C203" s="25"/>
+      <c r="D203" s="25"/>
+      <c r="E203" s="25"/>
+      <c r="F203" s="26"/>
+    </row>
+    <row r="204" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B204" s="25"/>
+      <c r="C204" s="25"/>
+      <c r="D204" s="25"/>
+      <c r="E204" s="25"/>
+      <c r="F204" s="26"/>
+    </row>
+    <row r="205" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B205" s="25"/>
+      <c r="C205" s="25"/>
+      <c r="D205" s="25"/>
+      <c r="E205" s="25"/>
+      <c r="F205" s="26"/>
+    </row>
+    <row r="206" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B206" s="25"/>
+      <c r="C206" s="25"/>
+      <c r="D206" s="25"/>
+      <c r="E206" s="25"/>
+      <c r="F206" s="26"/>
+    </row>
+    <row r="207" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B207" s="25"/>
+      <c r="C207" s="25"/>
+      <c r="D207" s="25"/>
+      <c r="E207" s="25"/>
+      <c r="F207" s="26"/>
+    </row>
+    <row r="208" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B208" s="25"/>
+      <c r="C208" s="25"/>
+      <c r="D208" s="25"/>
+      <c r="E208" s="25"/>
+      <c r="F208" s="26"/>
+    </row>
+    <row r="209" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B209" s="25"/>
+      <c r="C209" s="25"/>
+      <c r="D209" s="25"/>
+      <c r="E209" s="25"/>
+      <c r="F209" s="26"/>
+    </row>
+    <row r="210" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B210" s="25"/>
+      <c r="C210" s="25"/>
+      <c r="D210" s="25"/>
+      <c r="E210" s="25"/>
+      <c r="F210" s="26"/>
+    </row>
+    <row r="211" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B211" s="25"/>
+      <c r="C211" s="25"/>
+      <c r="D211" s="25"/>
+      <c r="E211" s="25"/>
+      <c r="F211" s="26"/>
+    </row>
+    <row r="212" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B212" s="25"/>
+      <c r="C212" s="25"/>
+      <c r="D212" s="25"/>
+      <c r="E212" s="25"/>
+      <c r="F212" s="26"/>
+    </row>
+    <row r="213" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B213" s="25"/>
+      <c r="C213" s="25"/>
+      <c r="D213" s="25"/>
+      <c r="E213" s="25"/>
+      <c r="F213" s="26"/>
+    </row>
+    <row r="214" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B214" s="25"/>
+      <c r="C214" s="25"/>
+      <c r="D214" s="25"/>
+      <c r="E214" s="25"/>
+      <c r="F214" s="26"/>
+    </row>
+    <row r="215" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B215" s="25"/>
+      <c r="C215" s="25"/>
+      <c r="D215" s="25"/>
+      <c r="E215" s="25"/>
+      <c r="F215" s="26"/>
+    </row>
+    <row r="216" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B216" s="25"/>
+      <c r="C216" s="25"/>
+      <c r="D216" s="25"/>
+      <c r="E216" s="25"/>
+      <c r="F216" s="26"/>
+    </row>
+    <row r="217" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B217" s="25"/>
+      <c r="C217" s="25"/>
+      <c r="D217" s="25"/>
+      <c r="E217" s="25"/>
+      <c r="F217" s="26"/>
+    </row>
+    <row r="218" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B218" s="25"/>
+      <c r="C218" s="25"/>
+      <c r="D218" s="25"/>
+      <c r="E218" s="25"/>
+      <c r="F218" s="26"/>
+    </row>
+    <row r="219" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B219" s="25"/>
+      <c r="C219" s="25"/>
+      <c r="D219" s="25"/>
+      <c r="E219" s="25"/>
+      <c r="F219" s="26"/>
+    </row>
+    <row r="220" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B220" s="25"/>
+      <c r="C220" s="25"/>
+      <c r="D220" s="25"/>
+      <c r="E220" s="25"/>
+      <c r="F220" s="26"/>
+    </row>
+    <row r="221" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B221" s="25"/>
+      <c r="C221" s="25"/>
+      <c r="D221" s="25"/>
+      <c r="E221" s="25"/>
+      <c r="F221" s="26"/>
+    </row>
+    <row r="222" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B222" s="25"/>
+      <c r="C222" s="25"/>
+      <c r="D222" s="25"/>
+      <c r="E222" s="25"/>
+      <c r="F222" s="26"/>
+    </row>
+    <row r="223" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B223" s="25"/>
+      <c r="C223" s="25"/>
+      <c r="D223" s="25"/>
+      <c r="E223" s="25"/>
+      <c r="F223" s="26"/>
+    </row>
+    <row r="224" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B224" s="25"/>
+      <c r="C224" s="25"/>
+      <c r="D224" s="25"/>
+      <c r="E224" s="25"/>
+      <c r="F224" s="26"/>
+    </row>
+    <row r="225" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B225" s="25"/>
+      <c r="C225" s="25"/>
+      <c r="D225" s="25"/>
+      <c r="E225" s="25"/>
+      <c r="F225" s="26"/>
+    </row>
+    <row r="226" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B226" s="25"/>
+      <c r="C226" s="25"/>
+      <c r="D226" s="25"/>
+      <c r="E226" s="25"/>
+      <c r="F226" s="26"/>
+    </row>
+    <row r="227" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B227" s="25"/>
+      <c r="C227" s="25"/>
+      <c r="D227" s="25"/>
+      <c r="E227" s="25"/>
+      <c r="F227" s="26"/>
+    </row>
+    <row r="228" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B228" s="25"/>
+      <c r="C228" s="25"/>
+      <c r="D228" s="25"/>
+      <c r="E228" s="25"/>
+      <c r="F228" s="26"/>
+    </row>
+    <row r="229" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B229" s="25"/>
+      <c r="C229" s="25"/>
+      <c r="D229" s="25"/>
+      <c r="E229" s="25"/>
+      <c r="F229" s="26"/>
+    </row>
+    <row r="230" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B230" s="25"/>
+      <c r="C230" s="25"/>
+      <c r="D230" s="25"/>
+      <c r="E230" s="25"/>
+      <c r="F230" s="26"/>
+    </row>
+    <row r="231" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B231" s="25"/>
+      <c r="C231" s="25"/>
+      <c r="D231" s="25"/>
+      <c r="E231" s="25"/>
+      <c r="F231" s="26"/>
+    </row>
+    <row r="232" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B232" s="25"/>
+      <c r="C232" s="25"/>
+      <c r="D232" s="25"/>
+      <c r="E232" s="25"/>
+      <c r="F232" s="26"/>
+    </row>
+    <row r="233" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B233" s="25"/>
+      <c r="C233" s="25"/>
+      <c r="D233" s="25"/>
+      <c r="E233" s="25"/>
+      <c r="F233" s="26"/>
+    </row>
+    <row r="234" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B234" s="25"/>
+      <c r="C234" s="25"/>
+      <c r="D234" s="25"/>
+      <c r="E234" s="25"/>
+      <c r="F234" s="26"/>
+    </row>
+    <row r="235" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B235" s="25"/>
+      <c r="C235" s="25"/>
+      <c r="D235" s="25"/>
+      <c r="E235" s="25"/>
+      <c r="F235" s="26"/>
+    </row>
+    <row r="236" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B236" s="25"/>
+      <c r="C236" s="25"/>
+      <c r="D236" s="25"/>
+      <c r="E236" s="25"/>
+      <c r="F236" s="26"/>
+    </row>
+    <row r="237" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B237" s="25"/>
+      <c r="C237" s="25"/>
+      <c r="D237" s="25"/>
+      <c r="E237" s="25"/>
+      <c r="F237" s="26"/>
+    </row>
+    <row r="238" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B238" s="25"/>
+      <c r="C238" s="25"/>
+      <c r="D238" s="25"/>
+      <c r="E238" s="25"/>
+      <c r="F238" s="26"/>
+    </row>
+    <row r="239" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B239" s="25"/>
+      <c r="C239" s="25"/>
+      <c r="D239" s="25"/>
+      <c r="E239" s="25"/>
+      <c r="F239" s="26"/>
+    </row>
+    <row r="240" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B240" s="25"/>
+      <c r="C240" s="25"/>
+      <c r="D240" s="25"/>
+      <c r="E240" s="25"/>
+      <c r="F240" s="26"/>
+    </row>
+    <row r="241" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B241" s="25"/>
+      <c r="C241" s="25"/>
+      <c r="D241" s="25"/>
+      <c r="E241" s="25"/>
+      <c r="F241" s="26"/>
+    </row>
+    <row r="242" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B242" s="25"/>
+      <c r="C242" s="25"/>
+      <c r="D242" s="25"/>
+      <c r="E242" s="25"/>
+      <c r="F242" s="26"/>
+    </row>
+    <row r="243" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B243" s="25"/>
+      <c r="C243" s="25"/>
+      <c r="D243" s="25"/>
+      <c r="E243" s="25"/>
+      <c r="F243" s="26"/>
+    </row>
+    <row r="244" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B244" s="25"/>
+      <c r="C244" s="25"/>
+      <c r="D244" s="25"/>
+      <c r="E244" s="25"/>
+      <c r="F244" s="26"/>
+    </row>
+    <row r="245" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B245" s="25"/>
+      <c r="C245" s="25"/>
+      <c r="D245" s="25"/>
+      <c r="E245" s="25"/>
+      <c r="F245" s="26"/>
+    </row>
+    <row r="246" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B246" s="25"/>
+      <c r="C246" s="25"/>
+      <c r="D246" s="25"/>
+      <c r="E246" s="25"/>
+      <c r="F246" s="26"/>
+    </row>
+    <row r="247" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B247" s="25"/>
+      <c r="C247" s="25"/>
+      <c r="D247" s="25"/>
+      <c r="E247" s="25"/>
+      <c r="F247" s="26"/>
+    </row>
+    <row r="248" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B248" s="25"/>
+      <c r="C248" s="25"/>
+      <c r="D248" s="25"/>
+      <c r="E248" s="25"/>
+      <c r="F248" s="26"/>
+    </row>
+    <row r="249" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B249" s="25"/>
+      <c r="C249" s="25"/>
+      <c r="D249" s="25"/>
+      <c r="E249" s="25"/>
+      <c r="F249" s="26"/>
+    </row>
+    <row r="250" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B250" s="25"/>
+      <c r="C250" s="25"/>
+      <c r="D250" s="25"/>
+      <c r="E250" s="25"/>
+      <c r="F250" s="26"/>
+    </row>
+    <row r="251" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B251" s="25"/>
+      <c r="C251" s="25"/>
+      <c r="D251" s="25"/>
+      <c r="E251" s="25"/>
+      <c r="F251" s="26"/>
+    </row>
+    <row r="252" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B252" s="25"/>
+      <c r="C252" s="25"/>
+      <c r="D252" s="25"/>
+      <c r="E252" s="25"/>
+      <c r="F252" s="26"/>
+    </row>
+    <row r="253" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B253" s="25"/>
+      <c r="C253" s="25"/>
+      <c r="D253" s="25"/>
+      <c r="E253" s="25"/>
+      <c r="F253" s="26"/>
+    </row>
+    <row r="254" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B254" s="25"/>
+      <c r="C254" s="25"/>
+      <c r="D254" s="25"/>
+      <c r="E254" s="25"/>
+      <c r="F254" s="26"/>
+    </row>
+    <row r="255" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B255" s="25"/>
+      <c r="C255" s="25"/>
+      <c r="D255" s="25"/>
+      <c r="E255" s="25"/>
+      <c r="F255" s="26"/>
+    </row>
+    <row r="256" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B256" s="25"/>
+      <c r="C256" s="25"/>
+      <c r="D256" s="25"/>
+      <c r="E256" s="25"/>
+      <c r="F256" s="26"/>
+    </row>
+    <row r="257" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B257" s="25"/>
+      <c r="C257" s="25"/>
+      <c r="D257" s="25"/>
+      <c r="E257" s="25"/>
+      <c r="F257" s="26"/>
+    </row>
+    <row r="258" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B258" s="25"/>
+      <c r="C258" s="25"/>
+      <c r="D258" s="25"/>
+      <c r="E258" s="25"/>
+      <c r="F258" s="26"/>
+    </row>
+    <row r="259" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B259" s="25"/>
+      <c r="C259" s="25"/>
+      <c r="D259" s="25"/>
+      <c r="E259" s="25"/>
+      <c r="F259" s="26"/>
+    </row>
+    <row r="260" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B260" s="25"/>
+      <c r="C260" s="25"/>
+      <c r="D260" s="25"/>
+      <c r="E260" s="25"/>
+      <c r="F260" s="26"/>
+    </row>
+    <row r="261" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B261" s="25"/>
+      <c r="C261" s="25"/>
+      <c r="D261" s="25"/>
+      <c r="E261" s="25"/>
+      <c r="F261" s="26"/>
+    </row>
+    <row r="262" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B262" s="25"/>
+      <c r="C262" s="25"/>
+      <c r="D262" s="25"/>
+      <c r="E262" s="25"/>
+      <c r="F262" s="26"/>
+    </row>
+    <row r="263" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B263" s="25"/>
+      <c r="C263" s="25"/>
+      <c r="D263" s="25"/>
+      <c r="E263" s="25"/>
+      <c r="F263" s="26"/>
+    </row>
+    <row r="264" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B264" s="25"/>
+      <c r="C264" s="25"/>
+      <c r="D264" s="25"/>
+      <c r="E264" s="25"/>
+      <c r="F264" s="26"/>
+    </row>
+    <row r="265" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B265" s="25"/>
+      <c r="C265" s="25"/>
+      <c r="D265" s="25"/>
+      <c r="E265" s="25"/>
+      <c r="F265" s="26"/>
+    </row>
+    <row r="266" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B266" s="25"/>
+      <c r="C266" s="25"/>
+      <c r="D266" s="25"/>
+      <c r="E266" s="25"/>
+      <c r="F266" s="26"/>
+    </row>
+    <row r="267" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B267" s="25"/>
+      <c r="C267" s="25"/>
+      <c r="D267" s="25"/>
+      <c r="E267" s="25"/>
+      <c r="F267" s="26"/>
+    </row>
+    <row r="268" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B268" s="25"/>
+      <c r="C268" s="25"/>
+      <c r="D268" s="25"/>
+      <c r="E268" s="25"/>
+      <c r="F268" s="26"/>
+    </row>
+    <row r="269" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B269" s="25"/>
+      <c r="C269" s="25"/>
+      <c r="D269" s="25"/>
+      <c r="E269" s="25"/>
+      <c r="F269" s="26"/>
+    </row>
+    <row r="270" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B270" s="25"/>
+      <c r="C270" s="25"/>
+      <c r="D270" s="25"/>
+      <c r="E270" s="25"/>
+      <c r="F270" s="26"/>
+    </row>
+    <row r="271" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B271" s="25"/>
+      <c r="C271" s="25"/>
+      <c r="D271" s="25"/>
+      <c r="E271" s="25"/>
+      <c r="F271" s="26"/>
+    </row>
+    <row r="272" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B272" s="25"/>
+      <c r="C272" s="25"/>
+      <c r="D272" s="25"/>
+      <c r="E272" s="25"/>
+      <c r="F272" s="26"/>
+    </row>
+    <row r="273" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B273" s="25"/>
+      <c r="C273" s="25"/>
+      <c r="D273" s="25"/>
+      <c r="E273" s="25"/>
+      <c r="F273" s="26"/>
+    </row>
+    <row r="274" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B274" s="25"/>
+      <c r="C274" s="25"/>
+      <c r="D274" s="25"/>
+      <c r="E274" s="25"/>
+      <c r="F274" s="26"/>
+    </row>
+    <row r="275" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B275" s="25"/>
+      <c r="C275" s="25"/>
+      <c r="D275" s="25"/>
+      <c r="E275" s="25"/>
+      <c r="F275" s="26"/>
+    </row>
+    <row r="276" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B276" s="25"/>
+      <c r="C276" s="25"/>
+      <c r="D276" s="25"/>
+      <c r="E276" s="25"/>
+      <c r="F276" s="26"/>
+    </row>
+    <row r="277" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B277" s="25"/>
+      <c r="C277" s="25"/>
+      <c r="D277" s="25"/>
+      <c r="E277" s="25"/>
+      <c r="F277" s="26"/>
+    </row>
+    <row r="278" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B278" s="25"/>
+      <c r="C278" s="25"/>
+      <c r="D278" s="25"/>
+      <c r="E278" s="25"/>
+      <c r="F278" s="26"/>
+    </row>
+    <row r="279" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B279" s="25"/>
+      <c r="C279" s="25"/>
+      <c r="D279" s="25"/>
+      <c r="E279" s="25"/>
+      <c r="F279" s="26"/>
+    </row>
+    <row r="280" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B280" s="25"/>
+      <c r="C280" s="25"/>
+      <c r="D280" s="25"/>
+      <c r="E280" s="25"/>
+      <c r="F280" s="26"/>
+    </row>
+    <row r="281" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B281" s="25"/>
+      <c r="C281" s="25"/>
+      <c r="D281" s="25"/>
+      <c r="E281" s="25"/>
+      <c r="F281" s="26"/>
+    </row>
+    <row r="282" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B282" s="25"/>
+      <c r="C282" s="25"/>
+      <c r="D282" s="25"/>
+      <c r="E282" s="25"/>
+      <c r="F282" s="26"/>
+    </row>
+    <row r="283" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B283" s="25"/>
+      <c r="C283" s="25"/>
+      <c r="D283" s="25"/>
+      <c r="E283" s="25"/>
+      <c r="F283" s="26"/>
+    </row>
+    <row r="284" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B284" s="25"/>
+      <c r="C284" s="25"/>
+      <c r="D284" s="25"/>
+      <c r="E284" s="25"/>
+      <c r="F284" s="26"/>
+    </row>
+    <row r="285" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B285" s="25"/>
+      <c r="C285" s="25"/>
+      <c r="D285" s="25"/>
+      <c r="E285" s="25"/>
+      <c r="F285" s="26"/>
+    </row>
+    <row r="286" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B286" s="25"/>
+      <c r="C286" s="25"/>
+      <c r="D286" s="25"/>
+      <c r="E286" s="25"/>
+      <c r="F286" s="26"/>
+    </row>
+    <row r="287" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B287" s="25"/>
+      <c r="C287" s="25"/>
+      <c r="D287" s="25"/>
+      <c r="E287" s="25"/>
+      <c r="F287" s="26"/>
+    </row>
+    <row r="288" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B288" s="25"/>
+      <c r="C288" s="25"/>
+      <c r="D288" s="25"/>
+      <c r="E288" s="25"/>
+      <c r="F288" s="26"/>
+    </row>
+    <row r="289" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B289" s="25"/>
+      <c r="C289" s="25"/>
+      <c r="D289" s="25"/>
+      <c r="E289" s="25"/>
+      <c r="F289" s="26"/>
+    </row>
+    <row r="290" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B290" s="25"/>
+      <c r="C290" s="25"/>
+      <c r="D290" s="25"/>
+      <c r="E290" s="25"/>
+      <c r="F290" s="26"/>
+    </row>
+    <row r="291" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B291" s="25"/>
+      <c r="C291" s="25"/>
+      <c r="D291" s="25"/>
+      <c r="E291" s="25"/>
+      <c r="F291" s="26"/>
+    </row>
+    <row r="292" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B292" s="25"/>
+      <c r="C292" s="25"/>
+      <c r="D292" s="25"/>
+      <c r="E292" s="25"/>
+      <c r="F292" s="26"/>
+    </row>
+    <row r="293" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B293" s="25"/>
+      <c r="C293" s="25"/>
+      <c r="D293" s="25"/>
+      <c r="E293" s="25"/>
+      <c r="F293" s="26"/>
+    </row>
+    <row r="294" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B294" s="25"/>
+      <c r="C294" s="25"/>
+      <c r="D294" s="25"/>
+      <c r="E294" s="25"/>
+      <c r="F294" s="26"/>
+    </row>
+    <row r="295" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B295" s="25"/>
+      <c r="C295" s="25"/>
+      <c r="D295" s="25"/>
+      <c r="E295" s="25"/>
+      <c r="F295" s="26"/>
+    </row>
+    <row r="296" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B296" s="25"/>
+      <c r="C296" s="25"/>
+      <c r="D296" s="25"/>
+      <c r="E296" s="25"/>
+      <c r="F296" s="26"/>
+    </row>
+    <row r="297" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B297" s="25"/>
+      <c r="C297" s="25"/>
+      <c r="D297" s="25"/>
+      <c r="E297" s="25"/>
+      <c r="F297" s="26"/>
+    </row>
+    <row r="298" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B298" s="25"/>
+      <c r="C298" s="25"/>
+      <c r="D298" s="25"/>
+      <c r="E298" s="25"/>
+      <c r="F298" s="26"/>
+    </row>
+    <row r="299" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B299" s="25"/>
+      <c r="C299" s="25"/>
+      <c r="D299" s="25"/>
+      <c r="E299" s="25"/>
+      <c r="F299" s="26"/>
+    </row>
+    <row r="300" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B300" s="25"/>
+      <c r="C300" s="25"/>
+      <c r="D300" s="25"/>
+      <c r="E300" s="25"/>
+      <c r="F300" s="26"/>
+    </row>
+    <row r="301" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B301" s="25"/>
+      <c r="C301" s="25"/>
+      <c r="D301" s="25"/>
+      <c r="E301" s="25"/>
+      <c r="F301" s="26"/>
+    </row>
+    <row r="302" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B302" s="25"/>
+      <c r="C302" s="25"/>
+      <c r="D302" s="25"/>
+      <c r="E302" s="25"/>
+      <c r="F302" s="26"/>
+    </row>
+    <row r="303" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B303" s="25"/>
+      <c r="C303" s="25"/>
+      <c r="D303" s="25"/>
+      <c r="E303" s="25"/>
+      <c r="F303" s="26"/>
+    </row>
+    <row r="304" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B304" s="25"/>
+      <c r="C304" s="25"/>
+      <c r="D304" s="25"/>
+      <c r="E304" s="25"/>
+      <c r="F304" s="26"/>
+    </row>
+    <row r="305" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B305" s="25"/>
+      <c r="C305" s="25"/>
+      <c r="D305" s="25"/>
+      <c r="E305" s="25"/>
+      <c r="F305" s="26"/>
+    </row>
+    <row r="306" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B306" s="25"/>
+      <c r="C306" s="25"/>
+      <c r="D306" s="25"/>
+      <c r="E306" s="25"/>
+      <c r="F306" s="26"/>
+    </row>
+    <row r="307" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B307" s="25"/>
+      <c r="C307" s="25"/>
+      <c r="D307" s="25"/>
+      <c r="E307" s="25"/>
+      <c r="F307" s="26"/>
+    </row>
+    <row r="308" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B308" s="25"/>
+      <c r="C308" s="25"/>
+      <c r="D308" s="25"/>
+      <c r="E308" s="25"/>
+      <c r="F308" s="26"/>
+    </row>
+    <row r="309" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B309" s="25"/>
+      <c r="C309" s="25"/>
+      <c r="D309" s="25"/>
+      <c r="E309" s="25"/>
+      <c r="F309" s="26"/>
+    </row>
+    <row r="310" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B310" s="25"/>
+      <c r="C310" s="25"/>
+      <c r="D310" s="25"/>
+      <c r="E310" s="25"/>
+      <c r="F310" s="26"/>
+    </row>
+    <row r="311" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B311" s="25"/>
+      <c r="C311" s="25"/>
+      <c r="D311" s="25"/>
+      <c r="E311" s="25"/>
+      <c r="F311" s="26"/>
+    </row>
+    <row r="312" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B312" s="25"/>
+      <c r="C312" s="25"/>
+      <c r="D312" s="25"/>
+      <c r="E312" s="25"/>
+      <c r="F312" s="26"/>
+    </row>
+    <row r="313" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B313" s="25"/>
+      <c r="C313" s="25"/>
+      <c r="D313" s="25"/>
+      <c r="E313" s="25"/>
+      <c r="F313" s="26"/>
+    </row>
+    <row r="314" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B314" s="25"/>
+      <c r="C314" s="25"/>
+      <c r="D314" s="25"/>
+      <c r="E314" s="25"/>
+      <c r="F314" s="26"/>
+    </row>
+    <row r="315" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B315" s="25"/>
+      <c r="C315" s="25"/>
+      <c r="D315" s="25"/>
+      <c r="E315" s="25"/>
+      <c r="F315" s="26"/>
+    </row>
+    <row r="316" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B316" s="25"/>
+      <c r="C316" s="25"/>
+      <c r="D316" s="25"/>
+      <c r="E316" s="25"/>
+      <c r="F316" s="26"/>
+    </row>
+    <row r="317" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B317" s="25"/>
+      <c r="C317" s="25"/>
+      <c r="D317" s="25"/>
+      <c r="E317" s="25"/>
+      <c r="F317" s="26"/>
+    </row>
+    <row r="318" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B318" s="25"/>
+      <c r="C318" s="25"/>
+      <c r="D318" s="25"/>
+      <c r="E318" s="25"/>
+      <c r="F318" s="26"/>
+    </row>
+    <row r="319" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B319" s="25"/>
+      <c r="C319" s="25"/>
+      <c r="D319" s="25"/>
+      <c r="E319" s="25"/>
+      <c r="F319" s="26"/>
+    </row>
+    <row r="320" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B320" s="25"/>
+      <c r="C320" s="25"/>
+      <c r="D320" s="25"/>
+      <c r="E320" s="25"/>
+      <c r="F320" s="26"/>
+    </row>
+    <row r="321" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B321" s="25"/>
+      <c r="C321" s="25"/>
+      <c r="D321" s="25"/>
+      <c r="E321" s="25"/>
+      <c r="F321" s="26"/>
+    </row>
+    <row r="322" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B322" s="25"/>
+      <c r="C322" s="25"/>
+      <c r="D322" s="25"/>
+      <c r="E322" s="25"/>
+      <c r="F322" s="26"/>
+    </row>
+    <row r="323" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B323" s="25"/>
+      <c r="C323" s="25"/>
+      <c r="D323" s="25"/>
+      <c r="E323" s="25"/>
+      <c r="F323" s="26"/>
+    </row>
+    <row r="324" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B324" s="25"/>
+      <c r="C324" s="25"/>
+      <c r="D324" s="25"/>
+      <c r="E324" s="25"/>
+      <c r="F324" s="26"/>
+    </row>
+    <row r="325" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B325" s="25"/>
+      <c r="C325" s="25"/>
+      <c r="D325" s="25"/>
+      <c r="E325" s="25"/>
+      <c r="F325" s="26"/>
+    </row>
+    <row r="326" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B326" s="25"/>
+      <c r="C326" s="25"/>
+      <c r="D326" s="25"/>
+      <c r="E326" s="25"/>
+      <c r="F326" s="26"/>
+    </row>
+    <row r="327" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B327" s="25"/>
+      <c r="C327" s="25"/>
+      <c r="D327" s="25"/>
+      <c r="E327" s="25"/>
+      <c r="F327" s="26"/>
+    </row>
+    <row r="328" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B328" s="25"/>
+      <c r="C328" s="25"/>
+      <c r="D328" s="25"/>
+      <c r="E328" s="25"/>
+      <c r="F328" s="26"/>
+    </row>
+    <row r="329" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B329" s="25"/>
+      <c r="C329" s="25"/>
+      <c r="D329" s="25"/>
+      <c r="E329" s="25"/>
+      <c r="F329" s="26"/>
+    </row>
+    <row r="330" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B330" s="25"/>
+      <c r="C330" s="25"/>
+      <c r="D330" s="25"/>
+      <c r="E330" s="25"/>
+      <c r="F330" s="26"/>
+    </row>
+    <row r="331" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B331" s="25"/>
+      <c r="C331" s="25"/>
+      <c r="D331" s="25"/>
+      <c r="E331" s="25"/>
+      <c r="F331" s="26"/>
+    </row>
+    <row r="332" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B332" s="25"/>
+      <c r="C332" s="25"/>
+      <c r="D332" s="25"/>
+      <c r="E332" s="25"/>
+      <c r="F332" s="26"/>
+    </row>
+    <row r="333" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B333" s="25"/>
+      <c r="C333" s="25"/>
+      <c r="D333" s="25"/>
+      <c r="E333" s="25"/>
+      <c r="F333" s="26"/>
+    </row>
+    <row r="334" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B334" s="25"/>
+      <c r="C334" s="25"/>
+      <c r="D334" s="25"/>
+      <c r="E334" s="25"/>
+      <c r="F334" s="26"/>
+    </row>
+    <row r="335" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B335" s="25"/>
+      <c r="C335" s="25"/>
+      <c r="D335" s="25"/>
+      <c r="E335" s="25"/>
+      <c r="F335" s="26"/>
+    </row>
+    <row r="336" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B336" s="25"/>
+      <c r="C336" s="25"/>
+      <c r="D336" s="25"/>
+      <c r="E336" s="25"/>
+      <c r="F336" s="26"/>
+    </row>
+    <row r="337" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B337" s="25"/>
+      <c r="C337" s="25"/>
+      <c r="D337" s="25"/>
+      <c r="E337" s="25"/>
+      <c r="F337" s="26"/>
+    </row>
+    <row r="338" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B338" s="25"/>
+      <c r="C338" s="25"/>
+      <c r="D338" s="25"/>
+      <c r="E338" s="25"/>
+      <c r="F338" s="26"/>
+    </row>
+    <row r="339" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B339" s="25"/>
+      <c r="C339" s="25"/>
+      <c r="D339" s="25"/>
+      <c r="E339" s="25"/>
+      <c r="F339" s="26"/>
+    </row>
+    <row r="340" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B340" s="25"/>
+      <c r="C340" s="25"/>
+      <c r="D340" s="25"/>
+      <c r="E340" s="25"/>
+      <c r="F340" s="26"/>
+    </row>
+    <row r="341" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B341" s="25"/>
+      <c r="C341" s="25"/>
+      <c r="D341" s="25"/>
+      <c r="E341" s="25"/>
+      <c r="F341" s="26"/>
+    </row>
+    <row r="342" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B342" s="25"/>
+      <c r="C342" s="25"/>
+      <c r="D342" s="25"/>
+      <c r="E342" s="25"/>
+      <c r="F342" s="26"/>
+    </row>
+    <row r="343" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B343" s="25"/>
+      <c r="C343" s="25"/>
+      <c r="D343" s="25"/>
+      <c r="E343" s="25"/>
+      <c r="F343" s="26"/>
+    </row>
+    <row r="344" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B344" s="25"/>
+      <c r="C344" s="25"/>
+      <c r="D344" s="25"/>
+      <c r="E344" s="25"/>
+      <c r="F344" s="26"/>
+    </row>
+    <row r="345" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B345" s="25"/>
+      <c r="C345" s="25"/>
+      <c r="D345" s="25"/>
+      <c r="E345" s="25"/>
+      <c r="F345" s="26"/>
+    </row>
+    <row r="346" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B346" s="25"/>
+      <c r="C346" s="25"/>
+      <c r="D346" s="25"/>
+      <c r="E346" s="25"/>
+      <c r="F346" s="26"/>
+    </row>
+    <row r="347" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B347" s="25"/>
+      <c r="C347" s="25"/>
+      <c r="D347" s="25"/>
+      <c r="E347" s="25"/>
+      <c r="F347" s="26"/>
+    </row>
+    <row r="348" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B348" s="25"/>
+      <c r="C348" s="25"/>
+      <c r="D348" s="25"/>
+      <c r="E348" s="25"/>
+      <c r="F348" s="26"/>
+    </row>
+    <row r="349" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B349" s="25"/>
+      <c r="C349" s="25"/>
+      <c r="D349" s="25"/>
+      <c r="E349" s="25"/>
+      <c r="F349" s="26"/>
+    </row>
+    <row r="350" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B350" s="25"/>
+      <c r="C350" s="25"/>
+      <c r="D350" s="25"/>
+      <c r="E350" s="25"/>
+      <c r="F350" s="26"/>
+    </row>
+    <row r="351" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B351" s="25"/>
+      <c r="C351" s="25"/>
+      <c r="D351" s="25"/>
+      <c r="E351" s="25"/>
+      <c r="F351" s="26"/>
+    </row>
+    <row r="352" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B352" s="25"/>
+      <c r="C352" s="25"/>
+      <c r="D352" s="25"/>
+      <c r="E352" s="25"/>
+      <c r="F352" s="26"/>
+    </row>
+    <row r="353" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B353" s="25"/>
+      <c r="C353" s="25"/>
+      <c r="D353" s="25"/>
+      <c r="E353" s="25"/>
+      <c r="F353" s="26"/>
+    </row>
+    <row r="354" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B354" s="25"/>
+      <c r="C354" s="25"/>
+      <c r="D354" s="25"/>
+      <c r="E354" s="25"/>
+      <c r="F354" s="26"/>
+    </row>
+    <row r="355" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B355" s="25"/>
+      <c r="C355" s="25"/>
+      <c r="D355" s="25"/>
+      <c r="E355" s="25"/>
+      <c r="F355" s="26"/>
+    </row>
+    <row r="356" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B356" s="25"/>
+      <c r="C356" s="25"/>
+      <c r="D356" s="25"/>
+      <c r="E356" s="25"/>
+      <c r="F356" s="26"/>
+    </row>
+    <row r="357" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B357" s="25"/>
+      <c r="C357" s="25"/>
+      <c r="D357" s="25"/>
+      <c r="E357" s="25"/>
+      <c r="F357" s="26"/>
+    </row>
+    <row r="358" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B358" s="25"/>
+      <c r="C358" s="25"/>
+      <c r="D358" s="25"/>
+      <c r="E358" s="25"/>
+      <c r="F358" s="26"/>
+    </row>
+    <row r="359" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B359" s="25"/>
+      <c r="C359" s="25"/>
+      <c r="D359" s="25"/>
+      <c r="E359" s="25"/>
+      <c r="F359" s="26"/>
+    </row>
+    <row r="360" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B360" s="25"/>
+      <c r="C360" s="25"/>
+      <c r="D360" s="25"/>
+      <c r="E360" s="25"/>
+      <c r="F360" s="26"/>
+    </row>
+    <row r="361" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B361" s="25"/>
+      <c r="C361" s="25"/>
+      <c r="D361" s="25"/>
+      <c r="E361" s="25"/>
+      <c r="F361" s="26"/>
+    </row>
+    <row r="362" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B362" s="25"/>
+      <c r="C362" s="25"/>
+      <c r="D362" s="25"/>
+      <c r="E362" s="25"/>
+      <c r="F362" s="26"/>
+    </row>
+    <row r="363" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B363" s="25"/>
+      <c r="C363" s="25"/>
+      <c r="D363" s="25"/>
+      <c r="E363" s="25"/>
+      <c r="F363" s="26"/>
+    </row>
+    <row r="364" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B364" s="25"/>
+      <c r="C364" s="25"/>
+      <c r="D364" s="25"/>
+      <c r="E364" s="25"/>
+      <c r="F364" s="26"/>
+    </row>
+    <row r="365" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B365" s="25"/>
+      <c r="C365" s="25"/>
+      <c r="D365" s="25"/>
+      <c r="E365" s="25"/>
+      <c r="F365" s="26"/>
+    </row>
+    <row r="366" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B366" s="25"/>
+      <c r="C366" s="25"/>
+      <c r="D366" s="25"/>
+      <c r="E366" s="25"/>
+      <c r="F366" s="26"/>
+    </row>
+    <row r="367" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B367" s="25"/>
+      <c r="C367" s="25"/>
+      <c r="D367" s="25"/>
+      <c r="E367" s="25"/>
+      <c r="F367" s="26"/>
+    </row>
+    <row r="368" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B368" s="25"/>
+      <c r="C368" s="25"/>
+      <c r="D368" s="25"/>
+      <c r="E368" s="25"/>
+      <c r="F368" s="26"/>
+    </row>
+    <row r="369" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B369" s="25"/>
+      <c r="C369" s="25"/>
+      <c r="D369" s="25"/>
+      <c r="E369" s="25"/>
+      <c r="F369" s="26"/>
+    </row>
+    <row r="370" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B370" s="25"/>
+      <c r="C370" s="25"/>
+      <c r="D370" s="25"/>
+      <c r="E370" s="25"/>
+      <c r="F370" s="26"/>
+    </row>
+    <row r="371" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B371" s="25"/>
+      <c r="C371" s="25"/>
+      <c r="D371" s="25"/>
+      <c r="E371" s="25"/>
+      <c r="F371" s="26"/>
+    </row>
+    <row r="372" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B372" s="25"/>
+      <c r="C372" s="25"/>
+      <c r="D372" s="25"/>
+      <c r="E372" s="25"/>
+      <c r="F372" s="26"/>
+    </row>
+    <row r="373" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B373" s="25"/>
+      <c r="C373" s="25"/>
+      <c r="D373" s="25"/>
+      <c r="E373" s="25"/>
+      <c r="F373" s="26"/>
+    </row>
+    <row r="374" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B374" s="25"/>
+      <c r="C374" s="25"/>
+      <c r="D374" s="25"/>
+      <c r="E374" s="25"/>
+      <c r="F374" s="26"/>
+    </row>
+    <row r="375" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B375" s="25"/>
+      <c r="C375" s="25"/>
+      <c r="D375" s="25"/>
+      <c r="E375" s="25"/>
+      <c r="F375" s="26"/>
+    </row>
+    <row r="376" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B376" s="25"/>
+      <c r="C376" s="25"/>
+      <c r="D376" s="25"/>
+      <c r="E376" s="25"/>
+      <c r="F376" s="26"/>
+    </row>
+    <row r="377" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B377" s="25"/>
+      <c r="C377" s="25"/>
+      <c r="D377" s="25"/>
+      <c r="E377" s="25"/>
+      <c r="F377" s="26"/>
+    </row>
+    <row r="378" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B378" s="25"/>
+      <c r="C378" s="25"/>
+      <c r="D378" s="25"/>
+      <c r="E378" s="25"/>
+      <c r="F378" s="26"/>
+    </row>
+    <row r="379" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B379" s="25"/>
+      <c r="C379" s="25"/>
+      <c r="D379" s="25"/>
+      <c r="E379" s="25"/>
+      <c r="F379" s="26"/>
+    </row>
+    <row r="380" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B380" s="25"/>
+      <c r="C380" s="25"/>
+      <c r="D380" s="25"/>
+      <c r="E380" s="25"/>
+      <c r="F380" s="26"/>
+    </row>
+    <row r="381" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B381" s="25"/>
+      <c r="C381" s="25"/>
+      <c r="D381" s="25"/>
+      <c r="E381" s="25"/>
+      <c r="F381" s="26"/>
+    </row>
+    <row r="382" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B382" s="25"/>
+      <c r="C382" s="25"/>
+      <c r="D382" s="25"/>
+      <c r="E382" s="25"/>
+      <c r="F382" s="26"/>
+    </row>
+    <row r="383" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B383" s="25"/>
+      <c r="C383" s="25"/>
+      <c r="D383" s="25"/>
+      <c r="E383" s="25"/>
+      <c r="F383" s="26"/>
+    </row>
+    <row r="384" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B384" s="25"/>
+      <c r="C384" s="25"/>
+      <c r="D384" s="25"/>
+      <c r="E384" s="25"/>
+      <c r="F384" s="26"/>
+    </row>
+    <row r="385" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B385" s="25"/>
+      <c r="C385" s="25"/>
+      <c r="D385" s="25"/>
+      <c r="E385" s="25"/>
+      <c r="F385" s="26"/>
+    </row>
+    <row r="386" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B386" s="25"/>
+      <c r="C386" s="25"/>
+      <c r="D386" s="25"/>
+      <c r="E386" s="25"/>
+      <c r="F386" s="26"/>
+    </row>
+    <row r="387" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B387" s="25"/>
+      <c r="C387" s="25"/>
+      <c r="D387" s="25"/>
+      <c r="E387" s="25"/>
+      <c r="F387" s="26"/>
+    </row>
+    <row r="388" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B388" s="25"/>
+      <c r="C388" s="25"/>
+      <c r="D388" s="25"/>
+      <c r="E388" s="25"/>
+      <c r="F388" s="26"/>
+    </row>
+    <row r="389" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B389" s="25"/>
+      <c r="C389" s="25"/>
+      <c r="D389" s="25"/>
+      <c r="E389" s="25"/>
+      <c r="F389" s="26"/>
+    </row>
+    <row r="390" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B390" s="25"/>
+      <c r="C390" s="25"/>
+      <c r="D390" s="25"/>
+      <c r="E390" s="25"/>
+      <c r="F390" s="26"/>
+    </row>
+    <row r="391" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B391" s="25"/>
+      <c r="C391" s="25"/>
+      <c r="D391" s="25"/>
+      <c r="E391" s="25"/>
+      <c r="F391" s="26"/>
+    </row>
+    <row r="392" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B392" s="25"/>
+      <c r="C392" s="25"/>
+      <c r="D392" s="25"/>
+      <c r="E392" s="25"/>
+      <c r="F392" s="26"/>
+    </row>
+    <row r="393" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B393" s="25"/>
+      <c r="C393" s="25"/>
+      <c r="D393" s="25"/>
+      <c r="E393" s="25"/>
+      <c r="F393" s="26"/>
+    </row>
+    <row r="394" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B394" s="25"/>
+      <c r="C394" s="25"/>
+      <c r="D394" s="25"/>
+      <c r="E394" s="25"/>
+      <c r="F394" s="26"/>
+    </row>
+    <row r="395" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B395" s="25"/>
+      <c r="C395" s="25"/>
+      <c r="D395" s="25"/>
+      <c r="E395" s="25"/>
+      <c r="F395" s="26"/>
+    </row>
+    <row r="396" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B396" s="25"/>
+      <c r="C396" s="25"/>
+      <c r="D396" s="25"/>
+      <c r="E396" s="25"/>
+      <c r="F396" s="26"/>
+    </row>
+    <row r="397" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B397" s="25"/>
+      <c r="C397" s="25"/>
+      <c r="D397" s="25"/>
+      <c r="E397" s="25"/>
+      <c r="F397" s="26"/>
+    </row>
+    <row r="398" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B398" s="25"/>
+      <c r="C398" s="25"/>
+      <c r="D398" s="25"/>
+      <c r="E398" s="25"/>
+      <c r="F398" s="26"/>
+    </row>
+    <row r="399" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B399" s="25"/>
+      <c r="C399" s="25"/>
+      <c r="D399" s="25"/>
+      <c r="E399" s="25"/>
+      <c r="F399" s="26"/>
+    </row>
+    <row r="400" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B400" s="25"/>
+      <c r="C400" s="25"/>
+      <c r="D400" s="25"/>
+      <c r="E400" s="25"/>
+      <c r="F400" s="26"/>
+    </row>
+    <row r="401" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B401" s="25"/>
+      <c r="C401" s="25"/>
+      <c r="D401" s="25"/>
+      <c r="E401" s="25"/>
+      <c r="F401" s="26"/>
+    </row>
+    <row r="402" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B402" s="25"/>
+      <c r="C402" s="25"/>
+      <c r="D402" s="25"/>
+      <c r="E402" s="25"/>
+      <c r="F402" s="26"/>
+    </row>
+    <row r="403" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B403" s="25"/>
+      <c r="C403" s="25"/>
+      <c r="D403" s="25"/>
+      <c r="E403" s="25"/>
+      <c r="F403" s="26"/>
+    </row>
+    <row r="404" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B404" s="25"/>
+      <c r="C404" s="25"/>
+      <c r="D404" s="25"/>
+      <c r="E404" s="25"/>
+      <c r="F404" s="26"/>
+    </row>
+    <row r="405" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B405" s="25"/>
+      <c r="C405" s="25"/>
+      <c r="D405" s="25"/>
+      <c r="E405" s="25"/>
+      <c r="F405" s="26"/>
+    </row>
+    <row r="406" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B406" s="25"/>
+      <c r="C406" s="25"/>
+      <c r="D406" s="25"/>
+      <c r="E406" s="25"/>
+      <c r="F406" s="26"/>
+    </row>
+    <row r="407" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B407" s="25"/>
+      <c r="C407" s="25"/>
+      <c r="D407" s="25"/>
+      <c r="E407" s="25"/>
+      <c r="F407" s="26"/>
+    </row>
+    <row r="408" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B408" s="25"/>
+      <c r="C408" s="25"/>
+      <c r="D408" s="25"/>
+      <c r="E408" s="25"/>
+      <c r="F408" s="26"/>
+    </row>
+    <row r="409" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B409" s="25"/>
+      <c r="C409" s="25"/>
+      <c r="D409" s="25"/>
+      <c r="E409" s="25"/>
+      <c r="F409" s="26"/>
+    </row>
+    <row r="410" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B410" s="25"/>
+      <c r="C410" s="25"/>
+      <c r="D410" s="25"/>
+      <c r="E410" s="25"/>
+      <c r="F410" s="26"/>
+    </row>
+    <row r="411" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B411" s="25"/>
+      <c r="C411" s="25"/>
+      <c r="D411" s="25"/>
+      <c r="E411" s="25"/>
+      <c r="F411" s="26"/>
+    </row>
+    <row r="412" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B412" s="25"/>
+      <c r="C412" s="25"/>
+      <c r="D412" s="25"/>
+      <c r="E412" s="25"/>
+      <c r="F412" s="26"/>
+    </row>
+    <row r="413" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B413" s="25"/>
+      <c r="C413" s="25"/>
+      <c r="D413" s="25"/>
+      <c r="E413" s="25"/>
+      <c r="F413" s="26"/>
+    </row>
+    <row r="414" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B414" s="25"/>
+      <c r="C414" s="25"/>
+      <c r="D414" s="25"/>
+      <c r="E414" s="25"/>
+      <c r="F414" s="26"/>
+    </row>
+    <row r="415" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B415" s="25"/>
+      <c r="C415" s="25"/>
+      <c r="D415" s="25"/>
+      <c r="E415" s="25"/>
+      <c r="F415" s="26"/>
+    </row>
+    <row r="416" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B416" s="25"/>
+      <c r="C416" s="25"/>
+      <c r="D416" s="25"/>
+      <c r="E416" s="25"/>
+      <c r="F416" s="26"/>
+    </row>
+    <row r="417" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B417" s="25"/>
+      <c r="C417" s="25"/>
+      <c r="D417" s="25"/>
+      <c r="E417" s="25"/>
+      <c r="F417" s="26"/>
+    </row>
+    <row r="418" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B418" s="25"/>
+      <c r="C418" s="25"/>
+      <c r="D418" s="25"/>
+      <c r="E418" s="25"/>
+      <c r="F418" s="26"/>
+    </row>
+    <row r="419" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B419" s="25"/>
+      <c r="C419" s="25"/>
+      <c r="D419" s="25"/>
+      <c r="E419" s="25"/>
+      <c r="F419" s="26"/>
+    </row>
+    <row r="420" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B420" s="25"/>
+      <c r="C420" s="25"/>
+      <c r="D420" s="25"/>
+      <c r="E420" s="25"/>
+      <c r="F420" s="26"/>
+    </row>
+    <row r="421" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B421" s="25"/>
+      <c r="C421" s="25"/>
+      <c r="D421" s="25"/>
+      <c r="E421" s="25"/>
+      <c r="F421" s="26"/>
+    </row>
+    <row r="422" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B422" s="25"/>
+      <c r="C422" s="25"/>
+      <c r="D422" s="25"/>
+      <c r="E422" s="25"/>
+      <c r="F422" s="26"/>
+    </row>
+    <row r="423" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B423" s="25"/>
+      <c r="C423" s="25"/>
+      <c r="D423" s="25"/>
+      <c r="E423" s="25"/>
+      <c r="F423" s="26"/>
+    </row>
+    <row r="424" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B424" s="25"/>
+      <c r="C424" s="25"/>
+      <c r="D424" s="25"/>
+      <c r="E424" s="25"/>
+      <c r="F424" s="26"/>
+    </row>
+    <row r="425" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B425" s="25"/>
+      <c r="C425" s="25"/>
+      <c r="D425" s="25"/>
+      <c r="E425" s="25"/>
+      <c r="F425" s="26"/>
+    </row>
+    <row r="426" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B426" s="25"/>
+      <c r="C426" s="25"/>
+      <c r="D426" s="25"/>
+      <c r="E426" s="25"/>
+      <c r="F426" s="26"/>
+    </row>
+    <row r="427" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B427" s="25"/>
+      <c r="C427" s="25"/>
+      <c r="D427" s="25"/>
+      <c r="E427" s="25"/>
+      <c r="F427" s="26"/>
+    </row>
+    <row r="428" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B428" s="25"/>
+      <c r="C428" s="25"/>
+      <c r="D428" s="25"/>
+      <c r="E428" s="25"/>
+      <c r="F428" s="26"/>
+    </row>
+    <row r="429" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B429" s="25"/>
+      <c r="C429" s="25"/>
+      <c r="D429" s="25"/>
+      <c r="E429" s="25"/>
+      <c r="F429" s="26"/>
+    </row>
+    <row r="430" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B430" s="25"/>
+      <c r="C430" s="25"/>
+      <c r="D430" s="25"/>
+      <c r="E430" s="25"/>
+      <c r="F430" s="26"/>
+    </row>
+    <row r="431" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B431" s="25"/>
+      <c r="C431" s="25"/>
+      <c r="D431" s="25"/>
+      <c r="E431" s="25"/>
+      <c r="F431" s="26"/>
+    </row>
+    <row r="432" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B432" s="25"/>
+      <c r="C432" s="25"/>
+      <c r="D432" s="25"/>
+      <c r="E432" s="25"/>
+      <c r="F432" s="26"/>
+    </row>
+    <row r="433" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B433" s="25"/>
+      <c r="C433" s="25"/>
+      <c r="D433" s="25"/>
+      <c r="E433" s="25"/>
+      <c r="F433" s="26"/>
+    </row>
+    <row r="434" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B434" s="25"/>
+      <c r="C434" s="25"/>
+      <c r="D434" s="25"/>
+      <c r="E434" s="25"/>
+      <c r="F434" s="26"/>
+    </row>
+    <row r="435" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B435" s="25"/>
+      <c r="C435" s="25"/>
+      <c r="D435" s="25"/>
+      <c r="E435" s="25"/>
+      <c r="F435" s="26"/>
+    </row>
+    <row r="436" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B436" s="25"/>
+      <c r="C436" s="25"/>
+      <c r="D436" s="25"/>
+      <c r="E436" s="25"/>
+      <c r="F436" s="26"/>
+    </row>
+    <row r="437" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B437" s="25"/>
+      <c r="C437" s="25"/>
+      <c r="D437" s="25"/>
+      <c r="E437" s="25"/>
+      <c r="F437" s="26"/>
+    </row>
+    <row r="438" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B438" s="25"/>
+      <c r="C438" s="25"/>
+      <c r="D438" s="25"/>
+      <c r="E438" s="25"/>
+      <c r="F438" s="26"/>
+    </row>
+    <row r="439" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B439" s="25"/>
+      <c r="C439" s="25"/>
+      <c r="D439" s="25"/>
+      <c r="E439" s="25"/>
+      <c r="F439" s="26"/>
+    </row>
+    <row r="440" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B440" s="25"/>
+      <c r="C440" s="25"/>
+      <c r="D440" s="25"/>
+      <c r="E440" s="25"/>
+      <c r="F440" s="26"/>
+    </row>
+    <row r="441" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B441" s="25"/>
+      <c r="C441" s="25"/>
+      <c r="D441" s="25"/>
+      <c r="E441" s="25"/>
+      <c r="F441" s="26"/>
+    </row>
+    <row r="442" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B442" s="25"/>
+      <c r="C442" s="25"/>
+      <c r="D442" s="25"/>
+      <c r="E442" s="25"/>
+      <c r="F442" s="26"/>
+    </row>
+    <row r="443" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B443" s="25"/>
+      <c r="C443" s="25"/>
+      <c r="D443" s="25"/>
+      <c r="E443" s="25"/>
+      <c r="F443" s="26"/>
+    </row>
+    <row r="444" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B444" s="25"/>
+      <c r="C444" s="25"/>
+      <c r="D444" s="25"/>
+      <c r="E444" s="25"/>
+      <c r="F444" s="26"/>
+    </row>
+    <row r="445" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B445" s="25"/>
+      <c r="C445" s="25"/>
+      <c r="D445" s="25"/>
+      <c r="E445" s="25"/>
+      <c r="F445" s="26"/>
+    </row>
+    <row r="446" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B446" s="25"/>
+      <c r="C446" s="25"/>
+      <c r="D446" s="25"/>
+      <c r="E446" s="25"/>
+      <c r="F446" s="26"/>
+    </row>
+    <row r="447" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B447" s="25"/>
+      <c r="C447" s="25"/>
+      <c r="D447" s="25"/>
+      <c r="E447" s="25"/>
+      <c r="F447" s="26"/>
+    </row>
+    <row r="448" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B448" s="25"/>
+      <c r="C448" s="25"/>
+      <c r="D448" s="25"/>
+      <c r="E448" s="25"/>
+      <c r="F448" s="26"/>
+    </row>
+    <row r="449" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B449" s="25"/>
+      <c r="C449" s="25"/>
+      <c r="D449" s="25"/>
+      <c r="E449" s="25"/>
+      <c r="F449" s="26"/>
+    </row>
+    <row r="450" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B450" s="25"/>
+      <c r="C450" s="25"/>
+      <c r="D450" s="25"/>
+      <c r="E450" s="25"/>
+      <c r="F450" s="26"/>
+    </row>
+    <row r="451" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B451" s="25"/>
+      <c r="C451" s="25"/>
+      <c r="D451" s="25"/>
+      <c r="E451" s="25"/>
+      <c r="F451" s="26"/>
+    </row>
+    <row r="452" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B452" s="25"/>
+      <c r="C452" s="25"/>
+      <c r="D452" s="25"/>
+      <c r="E452" s="25"/>
+      <c r="F452" s="26"/>
+    </row>
+    <row r="453" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B453" s="25"/>
+      <c r="C453" s="25"/>
+      <c r="D453" s="25"/>
+      <c r="E453" s="25"/>
+      <c r="F453" s="26"/>
+    </row>
+    <row r="454" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B454" s="25"/>
+      <c r="C454" s="25"/>
+      <c r="D454" s="25"/>
+      <c r="E454" s="25"/>
+      <c r="F454" s="26"/>
+    </row>
+    <row r="455" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B455" s="25"/>
+      <c r="C455" s="25"/>
+      <c r="D455" s="25"/>
+      <c r="E455" s="25"/>
+      <c r="F455" s="26"/>
+    </row>
+    <row r="456" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B456" s="25"/>
+      <c r="C456" s="25"/>
+      <c r="D456" s="25"/>
+      <c r="E456" s="25"/>
+      <c r="F456" s="26"/>
+    </row>
+    <row r="457" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B457" s="25"/>
+      <c r="C457" s="25"/>
+      <c r="D457" s="25"/>
+      <c r="E457" s="25"/>
+      <c r="F457" s="26"/>
+    </row>
+    <row r="458" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B458" s="25"/>
+      <c r="C458" s="25"/>
+      <c r="D458" s="25"/>
+      <c r="E458" s="25"/>
+      <c r="F458" s="26"/>
+    </row>
+    <row r="459" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B459" s="25"/>
+      <c r="C459" s="25"/>
+      <c r="D459" s="25"/>
+      <c r="E459" s="25"/>
+      <c r="F459" s="26"/>
+    </row>
+    <row r="460" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B460" s="25"/>
+      <c r="C460" s="25"/>
+      <c r="D460" s="25"/>
+      <c r="E460" s="25"/>
+      <c r="F460" s="26"/>
+    </row>
+    <row r="461" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B461" s="25"/>
+      <c r="C461" s="25"/>
+      <c r="D461" s="25"/>
+      <c r="E461" s="25"/>
+      <c r="F461" s="26"/>
+    </row>
+    <row r="462" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B462" s="25"/>
+      <c r="C462" s="25"/>
+      <c r="D462" s="25"/>
+      <c r="E462" s="25"/>
+      <c r="F462" s="26"/>
+    </row>
+    <row r="463" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B463" s="25"/>
+      <c r="C463" s="25"/>
+      <c r="D463" s="25"/>
+      <c r="E463" s="25"/>
+      <c r="F463" s="26"/>
+    </row>
+    <row r="464" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B464" s="25"/>
+      <c r="C464" s="25"/>
+      <c r="D464" s="25"/>
+      <c r="E464" s="25"/>
+      <c r="F464" s="26"/>
+    </row>
+    <row r="465" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B465" s="25"/>
+      <c r="C465" s="25"/>
+      <c r="D465" s="25"/>
+      <c r="E465" s="25"/>
+      <c r="F465" s="26"/>
+    </row>
+    <row r="466" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B466" s="25"/>
+      <c r="C466" s="25"/>
+      <c r="D466" s="25"/>
+      <c r="E466" s="25"/>
+      <c r="F466" s="26"/>
+    </row>
+    <row r="467" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B467" s="25"/>
+      <c r="C467" s="25"/>
+      <c r="D467" s="25"/>
+      <c r="E467" s="25"/>
+      <c r="F467" s="26"/>
+    </row>
+    <row r="468" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B468" s="25"/>
+      <c r="C468" s="25"/>
+      <c r="D468" s="25"/>
+      <c r="E468" s="25"/>
+      <c r="F468" s="26"/>
+    </row>
+    <row r="469" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B469" s="25"/>
+      <c r="C469" s="25"/>
+      <c r="D469" s="25"/>
+      <c r="E469" s="25"/>
+      <c r="F469" s="26"/>
+    </row>
+    <row r="470" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B470" s="25"/>
+      <c r="C470" s="25"/>
+      <c r="D470" s="25"/>
+      <c r="E470" s="25"/>
+      <c r="F470" s="26"/>
+    </row>
+    <row r="471" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B471" s="25"/>
+      <c r="C471" s="25"/>
+      <c r="D471" s="25"/>
+      <c r="E471" s="25"/>
+      <c r="F471" s="26"/>
+    </row>
+    <row r="472" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B472" s="25"/>
+      <c r="C472" s="25"/>
+      <c r="D472" s="25"/>
+      <c r="E472" s="25"/>
+      <c r="F472" s="26"/>
+    </row>
+    <row r="473" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B473" s="25"/>
+      <c r="C473" s="25"/>
+      <c r="D473" s="25"/>
+      <c r="E473" s="25"/>
+      <c r="F473" s="26"/>
+    </row>
+    <row r="474" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B474" s="25"/>
+      <c r="C474" s="25"/>
+      <c r="D474" s="25"/>
+      <c r="E474" s="25"/>
+      <c r="F474" s="26"/>
+    </row>
+    <row r="475" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B475" s="25"/>
+      <c r="C475" s="25"/>
+      <c r="D475" s="25"/>
+      <c r="E475" s="25"/>
+      <c r="F475" s="26"/>
+    </row>
+    <row r="476" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B476" s="25"/>
+      <c r="C476" s="25"/>
+      <c r="D476" s="25"/>
+      <c r="E476" s="25"/>
+      <c r="F476" s="26"/>
+    </row>
+    <row r="477" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B477" s="25"/>
+      <c r="C477" s="25"/>
+      <c r="D477" s="25"/>
+      <c r="E477" s="25"/>
+      <c r="F477" s="26"/>
+    </row>
+    <row r="478" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B478" s="25"/>
+      <c r="C478" s="25"/>
+      <c r="D478" s="25"/>
+      <c r="E478" s="25"/>
+      <c r="F478" s="26"/>
+    </row>
+    <row r="479" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B479" s="25"/>
+      <c r="C479" s="25"/>
+      <c r="D479" s="25"/>
+      <c r="E479" s="25"/>
+      <c r="F479" s="26"/>
+    </row>
+    <row r="480" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B480" s="25"/>
+      <c r="C480" s="25"/>
+      <c r="D480" s="25"/>
+      <c r="E480" s="25"/>
+      <c r="F480" s="26"/>
+    </row>
+    <row r="481" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B481" s="25"/>
+      <c r="C481" s="25"/>
+      <c r="D481" s="25"/>
+      <c r="E481" s="25"/>
+      <c r="F481" s="26"/>
+    </row>
+    <row r="482" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B482" s="25"/>
+      <c r="C482" s="25"/>
+      <c r="D482" s="25"/>
+      <c r="E482" s="25"/>
+      <c r="F482" s="26"/>
+    </row>
+    <row r="483" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B483" s="25"/>
+      <c r="C483" s="25"/>
+      <c r="D483" s="25"/>
+      <c r="E483" s="25"/>
+      <c r="F483" s="26"/>
+    </row>
+    <row r="484" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B484" s="25"/>
+      <c r="C484" s="25"/>
+      <c r="D484" s="25"/>
+      <c r="E484" s="25"/>
+      <c r="F484" s="26"/>
+    </row>
+    <row r="485" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B485" s="25"/>
+      <c r="C485" s="25"/>
+      <c r="D485" s="25"/>
+      <c r="E485" s="25"/>
+      <c r="F485" s="26"/>
+    </row>
+    <row r="486" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B486" s="25"/>
+      <c r="C486" s="25"/>
+      <c r="D486" s="25"/>
+      <c r="E486" s="25"/>
+      <c r="F486" s="26"/>
+    </row>
+    <row r="487" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B487" s="25"/>
+      <c r="C487" s="25"/>
+      <c r="D487" s="25"/>
+      <c r="E487" s="25"/>
+      <c r="F487" s="26"/>
+    </row>
+    <row r="488" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B488" s="25"/>
+      <c r="C488" s="25"/>
+      <c r="D488" s="25"/>
+      <c r="E488" s="25"/>
+      <c r="F488" s="26"/>
+    </row>
+    <row r="489" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B489" s="25"/>
+      <c r="C489" s="25"/>
+      <c r="D489" s="25"/>
+      <c r="E489" s="25"/>
+      <c r="F489" s="26"/>
+    </row>
+    <row r="490" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B490" s="25"/>
+      <c r="C490" s="25"/>
+      <c r="D490" s="25"/>
+      <c r="E490" s="25"/>
+      <c r="F490" s="26"/>
+    </row>
+    <row r="491" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B491" s="25"/>
+      <c r="C491" s="25"/>
+      <c r="D491" s="25"/>
+      <c r="E491" s="25"/>
+      <c r="F491" s="26"/>
+    </row>
+    <row r="492" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B492" s="25"/>
+      <c r="C492" s="25"/>
+      <c r="D492" s="25"/>
+      <c r="E492" s="25"/>
+      <c r="F492" s="26"/>
+    </row>
+    <row r="493" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B493" s="25"/>
+      <c r="C493" s="25"/>
+      <c r="D493" s="25"/>
+      <c r="E493" s="25"/>
+      <c r="F493" s="26"/>
+    </row>
+    <row r="494" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B494" s="25"/>
+      <c r="C494" s="25"/>
+      <c r="D494" s="25"/>
+      <c r="E494" s="25"/>
+      <c r="F494" s="26"/>
+    </row>
+    <row r="495" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B495" s="25"/>
+      <c r="C495" s="25"/>
+      <c r="D495" s="25"/>
+      <c r="E495" s="25"/>
+      <c r="F495" s="26"/>
+    </row>
+    <row r="496" spans="2:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B496" s="25"/>
+      <c r="C496" s="25"/>
+      <c r="D496" s="25"/>
+      <c r="E496" s="25"/>
+      <c r="F496" s="26"/>
+    </row>
+    <row r="497" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B497" s="25"/>
+      <c r="C497" s="25"/>
+      <c r="D497" s="25"/>
+      <c r="E497" s="25"/>
+      <c r="F497" s="26"/>
+    </row>
+    <row r="498" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B498" s="25"/>
+      <c r="C498" s="25"/>
+      <c r="D498" s="25"/>
+      <c r="E498" s="25"/>
+      <c r="F498" s="26"/>
+    </row>
+    <row r="499" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B499" s="25"/>
+      <c r="C499" s="25"/>
+      <c r="D499" s="25"/>
+      <c r="E499" s="25"/>
+      <c r="F499" s="26"/>
+    </row>
+    <row r="500" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B500" s="25"/>
+      <c r="C500" s="25"/>
+      <c r="D500" s="25"/>
+      <c r="E500" s="25"/>
+      <c r="F500" s="26"/>
+    </row>
+    <row r="501" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B501" s="25"/>
+      <c r="C501" s="25"/>
+      <c r="D501" s="25"/>
+      <c r="E501" s="25"/>
+      <c r="F501" s="26"/>
+    </row>
+    <row r="502" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B502" s="25"/>
+      <c r="C502" s="25"/>
+      <c r="D502" s="25"/>
+      <c r="E502" s="25"/>
+      <c r="F502" s="26"/>
+    </row>
+    <row r="503" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B503" s="25"/>
+      <c r="C503" s="25"/>
+      <c r="D503" s="25"/>
+      <c r="E503" s="25"/>
+      <c r="F503" s="26"/>
+    </row>
+    <row r="504" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B504" s="25"/>
+      <c r="C504" s="25"/>
+      <c r="D504" s="25"/>
+      <c r="E504" s="25"/>
+      <c r="F504" s="26"/>
+    </row>
+    <row r="505" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B505" s="25"/>
+      <c r="C505" s="25"/>
+      <c r="D505" s="25"/>
+      <c r="E505" s="25"/>
+      <c r="F505" s="26"/>
+    </row>
+    <row r="506" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B506" s="25"/>
+      <c r="C506" s="25"/>
+      <c r="D506" s="25"/>
+      <c r="E506" s="25"/>
+      <c r="F506" s="26"/>
+    </row>
+    <row r="507" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B507" s="25"/>
+      <c r="C507" s="25"/>
+      <c r="D507" s="25"/>
+      <c r="E507" s="25"/>
+      <c r="F507" s="26"/>
+    </row>
+    <row r="508" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B508" s="25"/>
+      <c r="C508" s="25"/>
+      <c r="D508" s="25"/>
+      <c r="E508" s="25"/>
+      <c r="F508" s="26"/>
+    </row>
+    <row r="509" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B509" s="25"/>
+      <c r="C509" s="25"/>
+      <c r="D509" s="25"/>
+      <c r="E509" s="25"/>
+      <c r="F509" s="26"/>
+    </row>
+    <row r="510" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B510" s="25"/>
+      <c r="C510" s="25"/>
+      <c r="D510" s="25"/>
+      <c r="E510" s="25"/>
+      <c r="F510" s="26"/>
+    </row>
+    <row r="511" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A511" s="2"/>
+      <c r="B511" s="20"/>
+      <c r="C511" s="20"/>
+      <c r="D511" s="20"/>
+      <c r="E511" s="20"/>
+      <c r="F511" s="24"/>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C3" r:id="rId1" display="https://www.oakstsurgery.co.uk/" xr:uid="{EAF08626-5F6E-48FB-9E3B-406CCD6C1461}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...324 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Jonathan Bannister (HEIW)</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>