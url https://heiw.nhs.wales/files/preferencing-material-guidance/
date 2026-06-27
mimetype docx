--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -7,618 +7,479 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00720395" w:rsidP="003900C7" w:rsidRDefault="00720395" w14:paraId="3059DD3E" w14:textId="77777777">
+    <w:p w14:paraId="3059DD3E" w14:textId="77777777" w:rsidR="00720395" w:rsidRDefault="00720395" w:rsidP="003900C7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00720395" w:rsidP="003900C7" w:rsidRDefault="00720395" w14:paraId="6C1E8700" w14:textId="77777777">
+    <w:p w14:paraId="6C1E8700" w14:textId="77777777" w:rsidR="00720395" w:rsidRDefault="00720395" w:rsidP="003900C7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="003900C7" w:rsidRDefault="003900C7" w14:paraId="2DCA6FB7" w14:textId="02896619">
+    <w:p w14:paraId="2DCA6FB7" w14:textId="1246C831" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="42EC99DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="42EC99DB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Local Preferencing process</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">Local Preferencing process – </w:t>
+      </w:r>
+      <w:r w:rsidR="00122C6E" w:rsidRPr="42EC99DB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00184266" w:rsidR="00122C6E">
+        <w:t xml:space="preserve">CONTENT FOR SUBMISSION FOR LOCAL PREFERENCING </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2C9C39" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="003900C7">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">CONTENT FOR SUBMISSION FOR </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00122C6E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C90888" w14:textId="407ACA82" w:rsidR="003900C7" w:rsidRDefault="003900C7" w:rsidP="00613CCF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As you know </w:t>
+      </w:r>
+      <w:r w:rsidR="00613CCF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10D75">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e have planned a local preferencing window </w:t>
+      </w:r>
+      <w:r w:rsidR="006F23B1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the DFT </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0009">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>local allocation process</w:t>
+      </w:r>
+      <w:r w:rsidR="006F23B1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10D75">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for FDs to make their practice preferences.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0559263F" w14:textId="77777777" w:rsidR="003900C7" w:rsidRDefault="003900C7" w:rsidP="003900C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="481CF463" w14:textId="2C3E8E39" w:rsidR="003900C7" w:rsidRDefault="003900C7" w:rsidP="003900C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10D75">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To support this process, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45A9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00184266" w:rsidR="00122C6E">
+        </w:rPr>
+        <w:t>please submit a</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0009" w:rsidRPr="00E45A9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00184266" w:rsidR="00122C6E">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E45A9F" w:rsidRPr="00E45A9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CF1781">
+        </w:rPr>
+        <w:t>PowerPoint</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0009" w:rsidRPr="00E45A9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00702F3D">
+        </w:rPr>
+        <w:t xml:space="preserve"> as an</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1781" w:rsidRPr="00E45A9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CF1781">
+        </w:rPr>
+        <w:t xml:space="preserve"> MP4 </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0009" w:rsidRPr="00E45A9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00122C6E">
+        </w:rPr>
+        <w:t>video file</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1781" w:rsidRPr="00E45A9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00702F3D">
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB164F" w:rsidRPr="00E45A9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00702F3D" w:rsidRPr="00E45A9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a YouTube link</w:t>
+      </w:r>
+      <w:r w:rsidR="00702F3D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10D75">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to promote your practice to the applicants. This will be the only information the FDs will see, so please make it as interesting and informative as possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D847F8" w14:textId="77777777" w:rsidR="003900C7" w:rsidRDefault="003900C7" w:rsidP="003900C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003900C7" w:rsidP="00613CCF" w:rsidRDefault="003900C7" w14:paraId="52C90888" w14:textId="5EEB2BD7">
-[...208 lines deleted...]
-    <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="003900C7" w:rsidRDefault="003900C7" w14:paraId="53CA14E4" w14:textId="77777777">
+    <w:p w14:paraId="53CA14E4" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="003900C7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A few suggestions of the content you may want to submit are:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003900C7" w:rsidP="003900C7" w:rsidRDefault="003900C7" w14:paraId="0A904E97" w14:textId="3F98A530">
+    <w:p w14:paraId="0A904E97" w14:textId="3F98A530" w:rsidR="003900C7" w:rsidRDefault="003900C7" w:rsidP="003900C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F10D75">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Information about the ES - special interests, a picture etc.  You may want to include a short introductory video from the ES so that FDs can learn more about you.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F10D75" w:rsidR="003900C7" w:rsidP="003900C7" w:rsidRDefault="003900C7" w14:paraId="5D23AF93" w14:textId="77777777">
+    <w:p w14:paraId="5D23AF93" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00F10D75" w:rsidRDefault="003900C7" w:rsidP="003900C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="003900C7" w:rsidRDefault="003900C7" w14:paraId="3D138780" w14:textId="0F1D2AF4">
+    <w:p w14:paraId="3D138780" w14:textId="0F1D2AF4" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="003900C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
       <w:r w:rsidR="00D944F9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and pictures of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>training practice to help describe the practice and the local area</w:t>
       </w:r>
       <w:r w:rsidRPr="00184266" w:rsidDel="00E82E5D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="003900C7" w:rsidRDefault="003900C7" w14:paraId="3141FEF6" w14:textId="6D0580B8">
+    <w:p w14:paraId="3141FEF6" w14:textId="6D0580B8" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="003900C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Virtual guides of the practice, links to practice website, photos of the team</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A0EA0" w:rsidR="003900C7" w:rsidP="003900C7" w:rsidRDefault="003900C7" w14:paraId="4BDEE574" w14:textId="77777777">
+    <w:p w14:paraId="4BDEE574" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="005A0EA0" w:rsidRDefault="003900C7" w:rsidP="003900C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">A testimonial or input from your current FD (if you have one) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="003900C7" w:rsidRDefault="003900C7" w14:paraId="411574EC" w14:textId="77777777">
+    <w:p w14:paraId="411574EC" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="003900C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>What the FD will gain from working with your practice during their FD year</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="003900C7" w:rsidRDefault="003900C7" w14:paraId="6F335D25" w14:textId="77777777">
+    <w:p w14:paraId="6F335D25" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="003900C7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Map of the local area, travel and transport information</w:t>
       </w:r>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="003900C7" w:rsidRDefault="003900C7" w14:paraId="2089455C" w14:textId="77777777">
+    <w:p w14:paraId="2089455C" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="003900C7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tourist information on the local area –surfing, skiing, hill-walking, fishing etc</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="003900C7" w:rsidRDefault="003900C7" w14:paraId="4D36AA12" w14:textId="06A93C37">
+    <w:p w14:paraId="4D36AA12" w14:textId="06A93C37" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="003900C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39277B05" wp14:editId="3AA738EC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>8850441</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3121025" cy="2387600"/>
                 <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Group 2"/>
@@ -1587,51 +1448,51 @@
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:group id="Group 2" style="position:absolute;margin-left:194.55pt;margin-top:696.9pt;width:245.75pt;height:188pt;z-index:251659264;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="4915,3760" coordorigin="6991,13078" o:spid="_x0000_s1026" w14:anchorId="71CD8D1A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZIFA5jxAAAB9ZAAAOAAAAZHJzL2Uyb0RvYy54bWzsXNuO48YRfQ+QfyD0mMAeNu8ceNZw9mIE&#10;cBIDZj5Aq9FcEI2kSNqdtb8+p6rZVLNURSneTYA487KaWZ3pPl2nr6ea/ObbT0+r5ONyt3/crG9m&#10;7ut0lizXi83t4/r+Zvb37t1XzSzZH+br2/lqs17ezH5e7mffvvr977553l4vs83DZnW73CUoZL2/&#10;ft7ezB4Oh+311dV+8bB8mu+/3myXa3x5t9k9zQ/4dXd/dbubP6P0p9VVlqbV1fNmd7vdbRbL/R7/&#10;+8Z/OXvF5d/dLReHv93d7ZeHZHUzA7cD/7vjf9/Tv1evvplf3+/m24fHRU9j/itYPM0f16h0KOrN&#10;/DBPPuweT4p6elzsNvvN3eHrxebpanN397hYchvQGpeK1ny/23zYclvur5/vt0OYEFoRp19d7OKv&#10;H7/fbX/a/rjz7PHjD5vFP/aIy9Xz9v46/p5+v/fg5P3zXza30HP+4bDhhn+62z1REWhS8onj+/MQ&#10;3+WnQ7LAf+Yuc2lWzpIFvsvypq7SXoHFA2Siv6va1s0SfO3ytG68PIuHt30BRev6v87xt/Tt1fza&#10;18xse3akPrrT/hix/edF7KeH+XbJQuwpIj/uksdbNGeWrOdPCMK73XJJXTSpiBLVDVCI6T4OaPQN&#10;wfaI+9lQHkNSICY+JCGix4BkZe5GAZlfLz7sD98vNyzL/OMP+4Pv7Lf4icW+7el3GBh3Tyv0+z9+&#10;laRJkzdFwpX2+ACDMB72h6ukS5PnhGsXoCyAuCwHyk3C/3ri90OliN5Qmoc9JKERGEcDrgg4LpB4&#10;qeTQL4biusIgVwWQJ1eiNJ1cHYBoqmOYTg6zWxS5ukh1cm2AUeQag5wby+AqlxvsXKyEx+n03FiN&#10;una5GjwXi9G5zGI41sJVRZbp8aNhOsjhcQbDsSRN2hgMY0U6V1kMx4K4qqqdwTDWxON0htlYliav&#10;9dGRxaJ0mTk+xpK4CsNNZ5jFonicwVDI4tq0UmWmqXdQpcusUZKNNZmiGKsySVHoYlOMZekya6zk&#10;Y1Fc2TapHkXMisc2e5wexVwI4+q6VKOYx7p0uTVYcqFK2ZZGV8xjWUAROIOiEMZVmT7f5LEuXW6N&#10;llyoUrauMKIYywKKwOkUCyGMKyq9LxaxLl1hDZdCqFI2UEVdT4pYFsc4g6IQBjuNRhW6iHXpCmu4&#10;FEKVskGf0CnGsoAicAZFIYxzZapTjHXpCmu4lEKVsm5qnWIZy+IYp1MshTBp2+oUy1iXrrSGSylU&#10;KWtr9StjWUAROIPiWJi2afUBXcaydKU1WkohSpm1xsxdxqo4xukMsYeN9w9takw5VaxKV1mDpRKa&#10;FE1uTDlVLIpjnMFwLEtTVvqMU8WidJU1VqqxJK4oSmOPU8WieJzBcCyLuXutYlG6yhoq9VgSvzNV&#10;R3Mdi+JxR4Y4l9yHjfb8Iey9F5/W/eYbPyVzOiOnfHrabvZ0+ulQJM4+Xd7v5IGinboBRsgJzEcC&#10;1DcNRusJjK0jNuxn0bQhZHh5GRxiMby9CE5bJYJjh3MJGdq2MPyylmZ9U4fz0HRgaDmn0rEKX0KG&#10;llaGX9ZUWuYIjtXpktJpyWH4ZU0t+qZi1r6kdJqKqXTMoBfB+6ZiOrsETpMUlY655SJ431QM9Ivg&#10;fVMx6iK478j9mNrB7ZE+z26WwOd5T38zv97ODzQUw4/J883MH6AfYEfQ+Zm+edp8XHYbxhxoTOIU&#10;5sMW/IYjYLWOgZg40HzAA8PwdfjccnkFnfMIiMm5b0oAhE8PrDNM5wBmzhWTQJe2PTIfYh+KCp++&#10;SJc3vi1obWhOQITPniU7LVT7xUhX1dkkz6JusJpQ06thOIRaw2dfe0UbfEam7KlA54AInz2yqH0/&#10;wik9dKSACJ89Mne+P2NBno5ngQ2ur72oQ9cPZYVPX2betgF5RsysTX3bsU2aDFKW9kEqh9kx1Bk+&#10;fd3Y+fQxGkZ/AITPHig7cPh6sdrsl34w0cjgZWEYIjSyIv9ov1k93r57XK1oYOx39+9fr3bJxzlc&#10;1aJpX78OYRrBVrx4rTf0Z74a+h8Ydd748k7Z+83tzzDBdhtvzcJKxg8Pm90vs+QZtuzNbP/PD/Pd&#10;cpas/ryGi4eTBx0xDvxLUdZ0Ot/F37yPv5mvFyjqZnaYYbGlH18fvPf7Ybt7vH9ATX7Mrzffwce8&#10;eySHjPl5Vv0vMBL/S44iuohwFHmm/tKOYlNV2DTR8MJ8wKNmfh0cxRy+bG/QlliNvG7B3I17xL/h&#10;KOJwXiZcKYqLvT2sGEc/gna1XLsAiU0tUU4i4kenEFPbUBoD+FzgGxHXiih7HLuAbYbztkYO88pQ&#10;HDuKGjm5ny3J7jxG9UgOc89QmisIRpvFU3JiN9sWtUoO085QHDuKGjnpKBYtnQc0dmNHkXE6PeEo&#10;NnXTqvwUR1FlONYCU3OD473KMJbD4wyGY0lIWZ1hrIh3FFWGY0Ew6+IorjOMNfE4naFwFNsy1TVW&#10;HEWNIW0Tov6MmuHfqwzHjiLjDIZCljSFLNoYURxFleJYE1gfsCp0irEqHmdQFLqk2H3oFGNZvKOo&#10;UVQcRZxMtZ6Ilf449shR9P7D6VA+cRTLXI+i4iiqFIUqVVYag2XsKDJOj2IuhEEyoVKjqDiKKkWh&#10;SpWRL6tGMZYFRiZwOsUTR7GCjaP1RcVR1ChKRxFbTWM9GTuKjDMoCmFgHec6xXgS846iSlGoUuW5&#10;MaKL0XBhnEFRCOMaY9WjI+VxZWFHUaMoHcUqr2B6akKPHUXG6RSlo8g5Ak1oxVFUKQpVqryxKMay&#10;OMYZFIUwNsVYF28pqhSFKkXmjElnbCkyTqcoLEXnamMHoXiKGsUTT9GRAa8JLTxFwhkUhTCuRPfW&#10;hFZMRZWiUKVwyL7pFGNZHOMMikIYlKav0YqrqFE8cRVxytMpCleRcDpFHLZHy77LjNWljvfFHVZJ&#10;fZtdC1WK1Nro0Il7mCIc4wyKQhiHKx2q0HWsS1eTA69GUaiCdHtlRDGexUAROJ1ig/NjvHlKW6dT&#10;bOJVv8NqpVNshCp5a21oyYk5RpFxBkUhDJIE+gLYxLp06DgGRaFK3lrbiCaWBcYWcAZFIUxaNkYU&#10;Y106gHSK8EhGquRtZqzRdFsojiJwOkWyyEZCF4bQ5PYNJXatNVxaoUrepsbq0sayIIrAGRSFMGlW&#10;6JuxNtala63h0gpV8sbajJGLNbQZc525GXO4sDUOY4oLFtrc7dJYmQ5/aGiNG2HjIvMGCS51+nZp&#10;rA0gAOqhdOS2RXK3Le6V6DRjdUDTGjUORmRcImpHLtOgGevjgRbNsUQ4S+grISzeUDtdIXKwD/SR&#10;4+SZH5e5jJXGjQ/9DDRoilO/7eeIYz/fJNJmcrK0RTQtVwe57wCly1i084hEh035kmezEoQveTYr&#10;Mjisk//Z4fzkHc7pHOH/fZ7NzEHT5pICiT3hJYGkjR7DQ8JgOu606SI49kqXlE4bIIZfpmqDOZXg&#10;Q8JumkyfBuywnl9ChhZpLv2ypvJ6SXha5C4p36V9a7GrvvAP+vbSxH9RDcMtAEzB0R98dtKVV4SE&#10;k64YiGrS1fV59pAss5KuuETFYcY9z55iyG6FT58Ey5DJIzmwkE4n/3BF3QOLgq+fm5lHbISovBZB&#10;8rEJFYZPX3GT9xXDyZ8E4jjqewweBDjTlrTPJWbwwSfLzBq6RgOaGXa708gWzfXIM7nZPM1CmTjV&#10;TjU9D100KzAYppFDXhqO8iSS01PUomN2KgQ8fPrA+04GJGyf6SLTvm/kyHxN1Y1oYg9IdQ/zUagy&#10;fIbO5rzo2RnNM0pac4lnehH06/vbmYx0lpEzB4641DXdmJROdwQ80zNcS/kKAM8kruH3eBxcm6ko&#10;Un6CyzvTz3Bq90P7XB48pw0iNeRMvRndawZuuis6OfMEab9Mtvxtmb2t3/QBesmWX/gglP78DWQX&#10;2XKe2r90thxnwn6+pWeSuPcc0+W4mIvjKz3P5Jph4f7MdLljW9lXi5EUp65HZ2o6UXP9AiTP0+S6&#10;EXWeEOLSxqdpgj0koRkxTpzVXJHBduOoiJqhyGAjcMpcoyfP0XhuQKeH+WkozeUE0+mNz9A4G+MQ&#10;rdLDpDwUyElzjd7JATrjk6kSPnF+JpxOUByfsSziSr7KUJyfyXxSOQpF8syKoTg8E87gKGQheQ2O&#10;sS4+ca5yFLLkGScOtDjGujjG6RxF4hyWDDw8NY5K6lzjKFPneU0PhGlDZZw6Z5zBUUiTtnSPXRss&#10;Su5c5SiEKXI89KFzjIXBhWTgDI5CGqQOUKTKMZbGJ881jjJ5XtQWx3HynHE6x5PkeU43xTWOSvZc&#10;5SiEKbwbqvTHcfaccQZHIQ3uphlxVNLnKkchTNHgYTNVazpVDHMZ9nrA6RxP0uclPbOnxVHJn2sc&#10;Zf68wBlD5zjOnzPO4CikcVWaGxzHKwyZtSpHIUzRUOfRxvU4gc44g6OQhp52MzjG0vhncjSOMoOO&#10;usn2VvrjOIPOOJ3jSQa9rgyOSgpd5SiEKRo8qKVzjIVBfwTO4Ciksfc6ymM5KkchTNFYc4/IoRNO&#10;53iSQ6cHKtUxoyTRNY4yiU4q63EcJ9EZd+T4YnbTbhgunfbozIvZbUXmt2d2f7YDyYOUHEg+7qgO&#10;JB/scK4LHpflQCJ/iQMXgGf8kYKS2nROHB6nCc5C+PTmETbAHnemvL60M85aRok21IoN2aQrg6uJ&#10;vtbsjC3T9O7f2Wc4cFvAl9jghDxpCKW91+vqdvphDxjXmOwphrh2PF2mCw9m1MghTNY+OMP1mcdX&#10;HHagfe2YzyfLDH0Hl6+m3WHfD9Gi0MtCX/gybtN3715/l/6p5/riNn2W24R9i3CbWNr/gNvUP80F&#10;oxTbC3ZYwsMZyBHAs2G3qXeiMBN+tttEF8ewu0F+iys7PrNw6jZR/QIk3CYijT35QP1Y2shtYhh2&#10;NoOhdsSJPSduZLERcUov3nJ6t0mhJ7abFfamOr3R4ZlhOj2x3UzxmJ4evdExgO5rsHoietJtqgq6&#10;jayFb+w2MU4neOo20bUfVd9YEv/aF5WjUKSq6MKYyjGWBC9V4QtjmsZOyELsDI6xLr3bpMhMC4M/&#10;D/tX+/jXqqgcY13CO0s0jtJtCieV046ouU0KR+k22RzHbhPjdK3xJOOo2RMcY2n8u180reW7X5Bf&#10;xclZiyPtA44OBOMMjkIa3I5vdK3pye2hyN5tUuIo3aayofu+Gsex28Q4neOJ21R5i/tUa81t0jgK&#10;YcoGF+B0jrEweOIFOIOjGDOuLNgRUzjG0vjXv2han7z+pcYrPHSOsTBAAKdzPHGbCnr/kjb3aG6T&#10;EkfpNiF5iOlW03rsNjHO4CikoQe8DY6xNP5xDS2OJy+Aqcm1UznGwgDhXTttDZRjJrcWQeV5DY2j&#10;dJvAzlhnxm4T4/Q4nrhN5j5Cc5sUrU9fAWNtJeQrYIA7cnxxSV5cEry3ofsfePXG5/sYNIzYx6BJ&#10;RPMxappBowOmZWPgkSLG4UGX/rwYjqLhs7/b0r9epcKsh70sWhC+D58e198uQS52Eta7GMfTTCgl&#10;fPamCLeTTv4XI3262+Tn8KQxN/icHeP6F8Qg4zLVXiR1sT6DIeIzhWv72y9n/JiWLtpTe6f9A3jY&#10;DJvWQvaBENsvYzK8fdMQW9/o367JwC+YxVt4uc/3bwym1/zGv/MLI47vNX71LwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAINs3FHhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;E0JLE+JUVQWcqkq0SIjbNt4mUWM7it0k/XuWExx3ZjQ7L19NphUD9b5xVkE8i0CQLZ1ubKXg8/D2&#10;sAThA1qNrbOk4EoeVsXtTY6ZdqP9oGEfKsEl1meooA6hy6T0ZU0G/cx1ZNk7ud5g4LOvpO5x5HLT&#10;yscoWkiDjeUPNXa0qak87y9GwfuI4zqJX4ft+bS5fh/mu69tTErd303rFxCBpvAXht/5PB0K3nR0&#10;F6u9aBUwSGA1SRMmYP8pjecgjiw9L9IlyCKX/xGKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAZIFA5jxAAAB9ZAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCDbNxR4QAAAAoBAAAPAAAAAAAAAAAAAAAAAOkSAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA9xMAAAAA&#10;">
                 <v:shape id="Freeform 6" style="position:absolute;left:6991;top:14307;width:4915;height:2531;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4915,2531" o:spid="_x0000_s1027" fillcolor="#489cc9" stroked="f" path="m1393,l,1391r410,440l722,2114r370,249l1383,2530r3532,l4915,1672r-131,-29l4630,1606r-155,-39l4317,1524r-158,-45l3999,1431,2904,990,2084,523,1570,151,1393,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9nfvNwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvF/YdwlnwTtNVFK1GkcqCIiL15/7QnG2LzUlpsrW+vRGEvRxm5htmsepMJVpqXGlZwfcgAkGc&#10;WV1yruBy/ulPQTiPrLGyTAoe5GC1/PxYYKztnVNqTz4XAcIuRgWF93UspcsKMugGtiYO3q9tDPog&#10;m1zqBu8Bbio5jKKJNFhyWCiwpqSg7Hb6MwrWdLvu0s3jsM3GidOTWbtPuqNSva9uPQfhqfP/4Xd7&#10;qxWM4HUl3AC5fAIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9nfvNwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1393,14308;0,15699;410,16139;722,16422;1092,16671;1383,16838;4915,16838;4915,15980;4784,15951;4630,15914;4475,15875;4317,15832;4159,15787;3999,15739;2904,15298;2084,14831;1570,14459;1393,14308" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 5" style="position:absolute;left:8668;top:13837;width:3238;height:2545;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3238,2545" o:spid="_x0000_s1028" fillcolor="#e52e7d" stroked="f" path="m1137,l583,671,279,1094,121,1448,,1913r839,34l1417,2011r587,141l2867,2418r81,25l3027,2470r78,27l3183,2525r55,20l3238,382,3079,338,2866,283,2719,247,2567,213,2410,179,2250,148,2087,118,1920,90,1750,65,1578,43,1403,23r-88,-8l1226,7,1137,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+wQ0+vQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmqSIi1SgiCl79wfParG012ZQm1vr2RhA8DjPzDbNYtdaIhmpfOlYwGiYgiDOnS84V&#10;nE+7wQyED8gajWNS8CYPq2W3s8BUuxcfqDmGXEQI+xQVFCFUqZQ+K8iiH7qKOHo3V1sMUda51DW+&#10;ItwaOU6SqbRYclwosKJNQdnj+LQKpL/em0nZjk6XrZsacz9n42qrVL/XrucgArXhH/6191rBBL5X&#10;4g2Qyw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/sENPr0AAADaAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1137,13837;583,14508;279,14931;121,15285;0,15750;839,15784;1417,15848;2004,15989;2867,16255;2948,16280;3027,16307;3105,16334;3183,16362;3238,16382;3238,14219;3079,14175;2866,14120;2719,14084;2567,14050;2410,14016;2250,13985;2087,13955;1920,13927;1750,13902;1578,13880;1403,13860;1315,13852;1226,13844;1137,13837" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 4" style="position:absolute;left:10404;top:13077;width:1502;height:1803;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1502,1803" o:spid="_x0000_s1029" fillcolor="#afca0b" stroked="f" path="m1502,l1022,90,490,159,132,190,,197,214,721r321,522l827,1643r128,159l1037,1796r81,-7l1199,1781r80,-9l1359,1762r143,-19l1502,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwc8lAwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Lq8Iw&#10;FIT3wv0P4QjuNFVQpBpF5Aq+Fj4X7o7NsS02J6WJ2vvvbwTB5TAz3zDjaW0K8aTK5ZYVdDsRCOLE&#10;6pxTBafjoj0E4TyyxsIyKfgjB9PJT2OMsbYv3tPz4FMRIOxiVJB5X8ZSuiQjg65jS+Lg3Wxl0AdZ&#10;pVJX+ApwU8heFA2kwZzDQoYlzTNK7oeHUXBZRlz06+N29rva3C/n0/q6G6JSrWY9G4HwVPtv+NNe&#10;agV9eF8JN0BO/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCwc8lAwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1502,13078;1022,13168;490,13237;132,13268;0,13275;214,13799;535,14321;827,14721;955,14880;1037,14874;1118,14867;1199,14859;1279,14850;1359,14840;1502,14821;1502,13078" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 3" style="position:absolute;left:10492;top:15761;width:1413;height:1077;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1413,1077" o:spid="_x0000_s1030" fillcolor="#ed8900" stroked="f" path="m742,l421,387,229,646,87,894,,1077r1413,l1413,78,1285,59,1133,39,1056,29,978,21,900,13,821,6,742,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDULE5XwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8IS9ramKRapRVBBc2It/QI/P5tkWm5eSxNr99psFweMwM79h5svO1KIl5yvLCoaDBARx&#10;bnXFhYLTcfs1BeEDssbaMin4JQ/LRe9jjpm2T95TewiFiBD2GSooQ2gyKX1ekkE/sA1x9G7WGQxR&#10;ukJqh88IN7UcJUkqDVYcF0psaFNSfj88jALpUrP+8dT60XkyPh0v1/335KrUZ79bzUAE6sI7/Grv&#10;tIIU/q/EGyAXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDULE5XwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="742,15761;421,16148;229,16407;87,16655;0,16838;1413,16838;1413,15839;1285,15820;1133,15800;1056,15790;978,15782;900,15774;821,15767;742,15761" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note, video recordings </w:t>
@@ -1670,804 +1531,756 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> minutes as a guide.  The content can be as simple or as detailed as you wish but </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>emember, this is your chance to market your practice to your potential FD. Please also bear in mind some applicants may not be familiar with the area of Wales they have been allocated to, therefore detailed information regarding the area of your practice may be very useful.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="0071171A" w:rsidRDefault="003900C7" w14:paraId="0BC17D56" w14:textId="738390D4">
+    <w:p w14:paraId="0BC17D56" w14:textId="738390D4" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="0071171A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Please see the options below for submitted content.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent1"/>
         <w:tblW w:w="10462" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="7915"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidTr="7B5EDDB9" w14:paraId="5069FDC8" w14:textId="77777777">
+      <w:tr w:rsidR="003900C7" w:rsidRPr="00184266" w14:paraId="5069FDC8" w14:textId="77777777" w:rsidTr="7B5EDDB9">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="006A1A55" w:rsidRDefault="003900C7" w14:paraId="18F20437" w14:textId="77777777">
+          <w:p w14:paraId="18F20437" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7915" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="006A1A55" w:rsidRDefault="003900C7" w14:paraId="17987FC2" w14:textId="77777777">
+          <w:p w14:paraId="17987FC2" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>How to</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidTr="7B5EDDB9" w14:paraId="63551DDE" w14:textId="77777777">
+      <w:tr w:rsidR="003900C7" w:rsidRPr="00184266" w14:paraId="63551DDE" w14:textId="77777777" w:rsidTr="7B5EDDB9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="6980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="7B5EDDB9" w:rsidRDefault="003900C7" w14:paraId="0EAF8AA3" w14:textId="5F512BB5" w14:noSpellErr="1">
+          <w:p w14:paraId="0EAF8AA3" w14:textId="5F512BB5" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="7B5EDDB9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7B5EDDB9" w:rsidR="003900C7">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="7B5EDDB9">
+              <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerPoint presentation </w:t>
             </w:r>
-            <w:r w:rsidRPr="7B5EDDB9" w:rsidR="00720395">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+            <w:r w:rsidR="00720395" w:rsidRPr="7B5EDDB9">
+              <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>converted to MP4 file</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+              <w:t xml:space="preserve">converted to MP4 file </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B5EDDB9">
+              <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+              <w:t>to present practice details,</w:t>
+            </w:r>
+            <w:r w:rsidR="00720395" w:rsidRPr="7B5EDDB9">
+              <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>to present practice details,</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+              <w:t xml:space="preserve"> videos and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B5EDDB9">
+              <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+              <w:t>pictures etc.</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0009" w:rsidRPr="7B5EDDB9">
+              <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>videos</w:t>
-[...31 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="006A1A55" w:rsidRDefault="003900C7" w14:paraId="7F6636A0" w14:textId="77777777">
+          <w:p w14:paraId="7F6636A0" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7915" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="006A1A55" w:rsidRDefault="003900C7" w14:paraId="0F4A86CC" w14:textId="77777777">
+          <w:p w14:paraId="0F4A86CC" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ESs can send in a presentation with the following content suggestions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="006A1A55" w:rsidRDefault="003900C7" w14:paraId="3921FE86" w14:textId="77777777">
+          <w:p w14:paraId="3921FE86" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="006A1A55" w:rsidRDefault="003900C7" w14:paraId="682E4048" w14:textId="77777777">
+          <w:p w14:paraId="682E4048" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Text </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="006A1A55" w:rsidRDefault="003900C7" w14:paraId="5164EFAF" w14:textId="77777777">
+          <w:p w14:paraId="5164EFAF" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Images</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003900C7" w:rsidP="0071171A" w:rsidRDefault="003900C7" w14:paraId="03885A09" w14:textId="4F7BD87D">
+          <w:p w14:paraId="03885A09" w14:textId="4F7BD87D" w:rsidR="003900C7" w:rsidRDefault="003900C7" w:rsidP="0071171A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Videos </w:t>
             </w:r>
-            <w:r w:rsidRPr="0071171A" w:rsidR="0071171A">
+            <w:r w:rsidR="0071171A" w:rsidRPr="0071171A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="001A0009">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">please ensure any embedded videos are in MP4 format you may need to convert your phone’s </w:t>
             </w:r>
             <w:r w:rsidR="00720395">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>output</w:t>
             </w:r>
             <w:r w:rsidR="001A0009">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> video to match this).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001A0009" w:rsidP="001A0009" w:rsidRDefault="003900C7" w14:paraId="538A12BA" w14:textId="77777777">
+          <w:p w14:paraId="538A12BA" w14:textId="77777777" w:rsidR="001A0009" w:rsidRDefault="003900C7" w:rsidP="001A0009">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A0009">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerPoint presentation with voice recording </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001A0009" w:rsidR="001A0009" w:rsidP="001A0009" w:rsidRDefault="001A0009" w14:paraId="5A5F4C57" w14:textId="7515772E">
+          <w:p w14:paraId="5A5F4C57" w14:textId="7515772E" w:rsidR="001A0009" w:rsidRPr="001A0009" w:rsidRDefault="001A0009" w:rsidP="001A0009">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A0009">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="001A0009">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If you are unable to use video in Mp4 format it might be best to omit this content.</w:t>
             </w:r>
             <w:r w:rsidRPr="001A0009">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="006A1A55" w:rsidRDefault="003900C7" w14:paraId="1CD14872" w14:textId="77777777">
+          <w:p w14:paraId="1CD14872" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="006A1A55" w:rsidRDefault="003900C7" w14:paraId="23D5117C" w14:textId="77777777">
+          <w:p w14:paraId="23D5117C" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Instructions on how you can do a voiceover on presentation slides are below: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="006A1A55" w:rsidRDefault="003900C7" w14:paraId="400C943E" w14:textId="77777777">
+          <w:p w14:paraId="400C943E" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="006A1A55" w:rsidRDefault="003900C7" w14:paraId="3D9FF254" w14:textId="14F97849">
+          <w:p w14:paraId="3D9FF254" w14:textId="14F97849" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Once you have prepared </w:t>
             </w:r>
-            <w:r w:rsidRPr="00184266" w:rsidR="00720395">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00720395" w:rsidRPr="00184266">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> PowerPoint presentation - Press ‘slide show’ in </w:t>
             </w:r>
-            <w:r w:rsidRPr="00184266" w:rsidR="00720395">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00720395" w:rsidRPr="00184266">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>toolbar.</w:t>
             </w:r>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="006A1A55" w:rsidRDefault="003900C7" w14:paraId="3C205842" w14:textId="77777777">
+          <w:p w14:paraId="3C205842" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Then ‘record slide show’ </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="006A1A55" w:rsidRDefault="003900C7" w14:paraId="3FE6AA5A" w14:textId="0D8C9B9C">
+          <w:p w14:paraId="3FE6AA5A" w14:textId="0D8C9B9C" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">You have the option in the bottom </w:t>
             </w:r>
-            <w:r w:rsidRPr="00184266" w:rsidR="005F3550">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="005F3550" w:rsidRPr="00184266">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>right-hand</w:t>
             </w:r>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> corner to have your camera on/off so gives users the option of seeing the speaker, as well as hearing their voice over the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00184266" w:rsidR="00720395">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00720395" w:rsidRPr="00184266">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>slideshow.</w:t>
             </w:r>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="006A1A55" w:rsidRDefault="003900C7" w14:paraId="0F221863" w14:textId="77777777">
+          <w:p w14:paraId="0F221863" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">When you are ready to record, press ‘record’ top left-hand corner – can record one slide at a time and then listen back if required, before moving on to the next slide </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CB164F" w:rsidR="0071171A" w:rsidP="0071171A" w:rsidRDefault="003900C7" w14:paraId="22611962" w14:textId="3B3F0E9B">
+          <w:p w14:paraId="22611962" w14:textId="3B3F0E9B" w:rsidR="0071171A" w:rsidRPr="00CB164F" w:rsidRDefault="003900C7" w:rsidP="0071171A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Save presentation as </w:t>
             </w:r>
-            <w:r w:rsidRPr="00184266" w:rsidR="00720395">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00720395" w:rsidRPr="00184266">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>normal.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB164F" w:rsidP="00CB164F" w:rsidRDefault="00CB164F" w14:paraId="56B7549E" w14:textId="77777777">
+          <w:p w14:paraId="56B7549E" w14:textId="77777777" w:rsidR="00CB164F" w:rsidRDefault="00CB164F" w:rsidP="00CB164F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CB164F" w:rsidP="00CB164F" w:rsidRDefault="00CB164F" w14:paraId="78831E9F" w14:textId="24638697">
+          <w:p w14:paraId="78831E9F" w14:textId="24638697" w:rsidR="00CB164F" w:rsidRDefault="00CB164F" w:rsidP="00CB164F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Once you have </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001A0009">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>finalised</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> your </w:t>
             </w:r>
             <w:r w:rsidR="001A0009">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PowerPoint</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> before </w:t>
             </w:r>
             <w:r w:rsidR="004D0952">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sending,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> please convert this to an MP4 file.  This can be done by:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB164F" w:rsidP="00CB164F" w:rsidRDefault="00CB164F" w14:paraId="3A034CD3" w14:textId="77777777">
+          <w:p w14:paraId="3A034CD3" w14:textId="77777777" w:rsidR="00CB164F" w:rsidRDefault="00CB164F" w:rsidP="00CB164F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00CB164F" w:rsidR="00CB164F" w:rsidP="00CB164F" w:rsidRDefault="004D0952" w14:paraId="026121AA" w14:textId="4884C7C5">
+          <w:p w14:paraId="026121AA" w14:textId="4884C7C5" w:rsidR="00CB164F" w:rsidRPr="00CB164F" w:rsidRDefault="004D0952" w:rsidP="00CB164F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">When you’re in </w:t>
             </w:r>
             <w:r w:rsidR="00720395">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PowerPoint</w:t>
             </w:r>
@@ -2532,414 +2345,408 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  This should create an MP4 file which opens in </w:t>
             </w:r>
             <w:r w:rsidR="00720395">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Microsoft</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Windows player.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00184266" w:rsidR="00702F3D" w:rsidTr="7B5EDDB9" w14:paraId="4621036A" w14:textId="77777777">
+      <w:tr w:rsidR="00702F3D" w:rsidRPr="00184266" w14:paraId="4621036A" w14:textId="77777777" w:rsidTr="7B5EDDB9">
         <w:trPr>
           <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00184266" w:rsidR="00702F3D" w:rsidP="006A1A55" w:rsidRDefault="00702F3D" w14:paraId="69FA89E0" w14:textId="45549329">
+          <w:p w14:paraId="69FA89E0" w14:textId="45549329" w:rsidR="00702F3D" w:rsidRPr="00184266" w:rsidRDefault="00702F3D" w:rsidP="006A1A55">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>How to create material using YouTube.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7915" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00702F3D" w:rsidP="006A1A55" w:rsidRDefault="0071171A" w14:paraId="026863DD" w14:textId="7374079A">
+          <w:p w14:paraId="026863DD" w14:textId="7374079A" w:rsidR="00702F3D" w:rsidRDefault="0071171A" w:rsidP="006A1A55">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Please click the link below to learn how to add your </w:t>
             </w:r>
             <w:r w:rsidR="00DE59DB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>PowerPoint</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> presentation to you YouTube link.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00184266" w:rsidR="0071171A" w:rsidP="006A1A55" w:rsidRDefault="00E45A9F" w14:paraId="4B884738" w14:textId="2F0C5876">
+          <w:p w14:paraId="4B884738" w14:textId="2F0C5876" w:rsidR="0071171A" w:rsidRPr="00184266" w:rsidRDefault="0071171A" w:rsidP="006A1A55">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId10">
-              <w:r w:rsidRPr="00776B82" w:rsidR="0071171A">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="00776B82">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>https://youtu.be/HkiifH6gYcY?si=K2lkEk-OQtLN3ofN</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0071171A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F3550">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId11">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="005F3550">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Upload YouTube videos - Android - YouTube Help (google.com)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidTr="7B5EDDB9" w14:paraId="712354E6" w14:textId="77777777">
+      <w:tr w:rsidR="003900C7" w:rsidRPr="00184266" w14:paraId="712354E6" w14:textId="77777777" w:rsidTr="7B5EDDB9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="006A1A55" w:rsidRDefault="003900C7" w14:paraId="5367C6CF" w14:textId="77777777">
+          <w:p w14:paraId="5367C6CF" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Submission of Material </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7915" w:type="dxa"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="00575E6C" w:rsidRDefault="003900C7" w14:paraId="199B2D3E" w14:textId="6C1BD742">
+          <w:p w14:paraId="199B2D3E" w14:textId="6C1BD742" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="00575E6C">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="baseline"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Once you are ready to submit your material, you can do so by email.  If you find your material is a large </w:t>
             </w:r>
-            <w:r w:rsidRPr="00184266" w:rsidR="00E45A9F">
+            <w:r w:rsidR="00E45A9F" w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>file,</w:t>
             </w:r>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> we recommend either sending this via WeTransfer - </w:t>
             </w:r>
-            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId12">
+            <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00184266">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://wetransfer.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>or Google Drive.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00184266" w:rsidR="003900C7" w:rsidP="003900C7" w:rsidRDefault="003900C7" w14:paraId="737CF04A" w14:textId="77777777">
+    <w:p w14:paraId="737CF04A" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="003900C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DE59DB" w:rsidR="005C6C98" w:rsidP="00DE59DB" w:rsidRDefault="003900C7" w14:paraId="7E7C109F" w14:textId="102AC000">
+    <w:p w14:paraId="7E7C109F" w14:textId="102AC000" w:rsidR="005C6C98" w:rsidRPr="00DE59DB" w:rsidRDefault="003900C7" w:rsidP="00DE59DB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any queries regarding submitting </w:t>
       </w:r>
-      <w:r w:rsidRPr="00184266" w:rsidR="00720395">
+      <w:r w:rsidR="00720395" w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>material,</w:t>
       </w:r>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> please contact Gabrielle Lloyd </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId13">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00184266">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Gabrielle.Lloyd@wales.nhs.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00DE59DB" w:rsidR="005C6C98" w:rsidSect="00720395">
+    <w:sectPr w:rsidR="005C6C98" w:rsidRPr="00DE59DB" w:rsidSect="00720395">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
-      <w:pgSz w:w="11905" w:h="16837" w:orient="portrait"/>
+      <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2211" w:right="567" w:bottom="1247" w:left="567" w:header="567" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00607B9F" w:rsidP="00B77ACA" w:rsidRDefault="00607B9F" w14:paraId="44C8F4AE" w14:textId="77777777">
+    <w:p w14:paraId="52C08BF1" w14:textId="77777777" w:rsidR="00193E8F" w:rsidRDefault="00193E8F" w:rsidP="00B77ACA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00607B9F" w:rsidP="00B77ACA" w:rsidRDefault="00607B9F" w14:paraId="2BB95576" w14:textId="77777777">
+    <w:p w14:paraId="162AA2B1" w14:textId="77777777" w:rsidR="00193E8F" w:rsidRDefault="00193E8F" w:rsidP="00B77ACA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00575E6C" w:rsidP="00575E6C" w:rsidRDefault="005C6C98" w14:paraId="40274067" w14:textId="2C91FF3A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40274067" w14:textId="2C91FF3A" w:rsidR="00575E6C" w:rsidRDefault="005C6C98" w:rsidP="00575E6C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="10771"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7B50E724" wp14:editId="5EA0944C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="bottomMargin">
             <wp:posOffset>-29100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7555865" cy="1058404"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
           <wp:docPr id="82" name="Picture 82"/>
@@ -2976,71 +2783,71 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00607B9F" w:rsidP="00B77ACA" w:rsidRDefault="00607B9F" w14:paraId="45144922" w14:textId="77777777">
+    <w:p w14:paraId="3E388248" w14:textId="77777777" w:rsidR="00193E8F" w:rsidRDefault="00193E8F" w:rsidP="00B77ACA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00607B9F" w:rsidP="00B77ACA" w:rsidRDefault="00607B9F" w14:paraId="4668FAB7" w14:textId="77777777">
+    <w:p w14:paraId="01E978A1" w14:textId="77777777" w:rsidR="00193E8F" w:rsidRDefault="00193E8F" w:rsidP="00B77ACA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00B77ACA" w:rsidP="00575E6C" w:rsidRDefault="00720395" w14:paraId="3C40C30C" w14:textId="48306B71">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C40C30C" w14:textId="48306B71" w:rsidR="00B77ACA" w:rsidRDefault="00720395" w:rsidP="00575E6C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05B89DFC" wp14:editId="7133B137">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-274320</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-384285</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7557135" cy="1400175"/>
           <wp:effectExtent l="0" t="0" r="5715" b="9525"/>
           <wp:wrapNone/>
           <wp:docPr id="81" name="Picture 81"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -3070,444 +2877,444 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="0071171A">
-      <w:ptab w:alignment="center" w:relativeTo="margin" w:leader="none"/>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="268862D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12906BAC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38764316"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F4CF3F6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49D71216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F96C2CFC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1010789660">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="573047501">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="537275608">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B77ACA"/>
     <w:rsid w:val="000562F8"/>
     <w:rsid w:val="00076E7D"/>
     <w:rsid w:val="000C7F7C"/>
     <w:rsid w:val="00122C6E"/>
+    <w:rsid w:val="00193E8F"/>
     <w:rsid w:val="001A0009"/>
     <w:rsid w:val="001A7F84"/>
     <w:rsid w:val="001D5FA5"/>
+    <w:rsid w:val="00237C06"/>
     <w:rsid w:val="00266651"/>
     <w:rsid w:val="002941E6"/>
     <w:rsid w:val="00301C78"/>
     <w:rsid w:val="00365F1B"/>
     <w:rsid w:val="003900C7"/>
     <w:rsid w:val="004349EC"/>
     <w:rsid w:val="004532A4"/>
     <w:rsid w:val="00476E33"/>
     <w:rsid w:val="004D0952"/>
     <w:rsid w:val="004F7F66"/>
     <w:rsid w:val="00574F43"/>
     <w:rsid w:val="00575E6C"/>
     <w:rsid w:val="005C6C98"/>
     <w:rsid w:val="005F3550"/>
     <w:rsid w:val="00607B9F"/>
     <w:rsid w:val="00613CCF"/>
     <w:rsid w:val="006276EF"/>
     <w:rsid w:val="00647945"/>
     <w:rsid w:val="006941A3"/>
     <w:rsid w:val="006B31AD"/>
     <w:rsid w:val="006C34B6"/>
     <w:rsid w:val="006F23B1"/>
     <w:rsid w:val="00702F3D"/>
     <w:rsid w:val="0071171A"/>
     <w:rsid w:val="00720395"/>
@@ -3520,169 +3327,172 @@
     <w:rsid w:val="00907D02"/>
     <w:rsid w:val="00927F62"/>
     <w:rsid w:val="00987C8F"/>
     <w:rsid w:val="009A00D0"/>
     <w:rsid w:val="009D53C9"/>
     <w:rsid w:val="009F0A5F"/>
     <w:rsid w:val="00AF2C19"/>
     <w:rsid w:val="00B77ACA"/>
     <w:rsid w:val="00B92B8F"/>
     <w:rsid w:val="00B97B99"/>
     <w:rsid w:val="00BC7C5C"/>
     <w:rsid w:val="00BE29F8"/>
     <w:rsid w:val="00C0595C"/>
     <w:rsid w:val="00CB164F"/>
     <w:rsid w:val="00CC37E5"/>
     <w:rsid w:val="00CF1781"/>
     <w:rsid w:val="00D71381"/>
     <w:rsid w:val="00D944F9"/>
     <w:rsid w:val="00DA5B0A"/>
     <w:rsid w:val="00DE59DB"/>
     <w:rsid w:val="00E12E66"/>
     <w:rsid w:val="00E27C07"/>
     <w:rsid w:val="00E327AB"/>
     <w:rsid w:val="00E45A9F"/>
     <w:rsid w:val="00F24467"/>
+    <w:rsid w:val="00F402B8"/>
     <w:rsid w:val="06DF0778"/>
     <w:rsid w:val="238A9036"/>
     <w:rsid w:val="2C5C4771"/>
     <w:rsid w:val="352A0F4A"/>
+    <w:rsid w:val="42EC99DB"/>
     <w:rsid w:val="49CF6D19"/>
     <w:rsid w:val="4DDC88E5"/>
     <w:rsid w:val="576A42CE"/>
+    <w:rsid w:val="72D98813"/>
     <w:rsid w:val="7B5EDDB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="14BDF739"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B3414960-2178-5F46-8D2D-0B59867FE81B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3837,52 +3647,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3949,318 +3759,319 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B77ACA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B77ACA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B77ACA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B77ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00907D02"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003900C7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
       <w:lang w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="003900C7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
       <w:lang w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003900C7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003900C7"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003900C7"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable4-Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="003900C7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0071171A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gabrielle.Lloyd@wales.nhs.uk" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetransfer.com/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.google.com/youtube/answer/57407?hl=en-GB&amp;co=GENIE.Platform%3DAndroid" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/HkiifH6gYcY?si=K2lkEk-OQtLN3ofN" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gabrielle.Lloyd@wales.nhs.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetransfer.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.google.com/youtube/answer/57407?hl=en-GB&amp;co=GENIE.Platform%3DAndroid" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/HkiifH6gYcY?si=K2lkEk-OQtLN3ofN" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -4541,89 +4352,104 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="8ebcefc1-bb15-4e07-9c90-590d96ce25a5" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7851c0be-5754-41d8-a5b6-40280dc68921">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...5 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7851c0be-5754-41d8-a5b6-40280dc68921" xmlns:ns3="8ebcefc1-bb15-4e07-9c90-590d96ce25a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="61dab55ce23b5bbef6d3bde3bb83fcb6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C00DD860B5222E44A685423DF049926A" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3c65f19ce2a955d40d7ac9a73779660a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="7851c0be-5754-41d8-a5b6-40280dc68921" xmlns:ns3="8ebcefc1-bb15-4e07-9c90-590d96ce25a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="84decb7a871f30cda894cc6f885b3380" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="7851c0be-5754-41d8-a5b6-40280dc68921"/>
     <xsd:import namespace="8ebcefc1-bb15-4e07-9c90-590d96ce25a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7851c0be-5754-41d8-a5b6-40280dc68921" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="4" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="5" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="6" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="7" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -4640,50 +4466,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="10" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cefaef41-70dc-4075-804e-d4e4dbdaeee0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8ebcefc1-bb15-4e07-9c90-590d96ce25a5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -4785,101 +4616,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{970252D8-053E-49CD-B29A-AFCAF3DFF935}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8ebcefc1-bb15-4e07-9c90-590d96ce25a5"/>
     <ds:schemaRef ds:uri="7851c0be-5754-41d8-a5b6-40280dc68921"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{335FA3DD-BE52-475C-A0E8-A528A8650166}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{982ADDA7-AA9C-4427-8D08-2076DA0CA93D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4C3F64F-6513-47EC-BD0A-516397E816C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="7851c0be-5754-41d8-a5b6-40280dc68921"/>
     <ds:schemaRef ds:uri="8ebcefc1-bb15-4e07-9c90-590d96ce25a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{335FA3DD-BE52-475C-A0E8-A528A8650166}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>584</Words>
+  <Characters>3332</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3909</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Emma Lloyd (HEIW)</lastModifiedBy>
-  <revision>26</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010022CE89B6A8A19741A99B7BA2775B2375</vt:lpwstr>
+    <vt:lpwstr>0x010100C00DD860B5222E44A685423DF049926A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>