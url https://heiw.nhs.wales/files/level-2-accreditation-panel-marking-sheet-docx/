--- v0 (2026-05-10)
+++ v1 (2026-10-15)
@@ -289,50 +289,51 @@
       <w:r w:rsidR="00DB507A" w:rsidRPr="00F71269">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="2064823543"/>
           <w:placeholder>
             <w:docPart w:val="A7D63D59507B4BF28CFF17F312A542CA"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DB507A" w:rsidRPr="00F17606">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="01F65ED2" w14:textId="77777777" w:rsidR="00D050FD" w:rsidRPr="00F71269" w:rsidRDefault="00D050FD"/>
     <w:p w14:paraId="04FDDF35" w14:textId="77777777" w:rsidR="00DE2CDB" w:rsidRPr="00F71269" w:rsidRDefault="00DE2CDB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -543,87 +544,89 @@
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BDS or equivalent certificate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1650093664"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="2663D297" w14:textId="70229A13" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00AA1893">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="818073735"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="5E92A406" w14:textId="20C48033" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00AA1893">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -676,87 +679,89 @@
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GDC registration certificate (in good standing with the GDC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-171725477"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="389BB523" w14:textId="7DCAFAF8" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00A05403">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1525518170"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="4880D296" w14:textId="60E79DE8" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00A05403">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -776,117 +781,140 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:right w:w="170" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69FE611B" w14:textId="516506D1" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00EE695F">
+          <w:p w14:paraId="69FE611B" w14:textId="5B5E95D2" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00EE695F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Personal statement for DES accreditation briefly explaining motivations to apply for DES and career plans.</w:t>
+              <w:t>Personal statement for DES accreditation briefly explaining motivations to apply for DES</w:t>
+            </w:r>
+            <w:r w:rsidR="00387E98">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00370FFE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Wales </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F17606">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and career plans.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1250080758"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="5EE02771" w14:textId="1609BC24" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00EE695F">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-916163425"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="585603B3" w14:textId="2D0022FF" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00EE695F">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -936,87 +964,89 @@
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Curriculum Vitae</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1485426535"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="33D3337B" w14:textId="1851AF51" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00E81C03">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="174697535"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="486AD55E" w14:textId="4361E391" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00E81C03">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1108,87 +1138,89 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>duration</w:t>
             </w:r>
             <w:r w:rsidR="007261D8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, time spent with a specialist or consultant etc..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-332074728"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="27634F53" w14:textId="57EE59EA" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00E81C03">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1734617822"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="27E6E278" w14:textId="0BFDC049" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00E81C03">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1234,87 +1266,89 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Evidence of involvement in relevant committees and specialist societies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-843252039"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="2F268BC0" w14:textId="1208BA0D" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00E81C03">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1658111268"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="74CBFEF7" w14:textId="222452E3" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00E81C03">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1344,109 +1378,103 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:right w:w="170" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39ABA3A3" w14:textId="7F12CB58" w:rsidR="004D1657" w:rsidRDefault="004D1657" w:rsidP="004D1657">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evidence of clinical leadership in education/service delivery and/or service </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Evidence of clinical leadership in education/service delivery and/or service modernisation</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-367371439"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="08B18134" w14:textId="6316F9B1" w:rsidR="004D1657" w:rsidRDefault="004D1657" w:rsidP="004D1657">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1895121155"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1CB66B54" w14:textId="0375FA02" w:rsidR="004D1657" w:rsidRDefault="004D1657" w:rsidP="004D1657">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -1512,128 +1540,131 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MFDS, MSc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-983301845"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="4B2A4FD6" w14:textId="0806AA21" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00E81C03">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="681791955"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="3145A939" w14:textId="77777777" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00E81C03">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F71269" w:rsidRPr="00F71269" w14:paraId="3C770BB4" w14:textId="77777777" w:rsidTr="0510BFBD">
         <w:trPr>
           <w:trHeight w:val="847"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1548717139"/>
             <w:placeholder>
               <w:docPart w:val="62681B2C84704E049D90994E71443BD1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="7514DD34" w14:textId="008D5FFB" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00E81C03">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1684,90 +1715,58 @@
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>mpetence</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="116269D4" w14:textId="3C62CD22" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="009A13F1" w:rsidP="00E81C03">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="32"/>
               <w:ind w:left="32"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Nova"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Nova"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicants are expected to have substantial </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F17606">
+              <w:t>Applicants are expected to have substantial provable hands-on experience in</w:t>
+            </w:r>
+            <w:r w:rsidR="000337C2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Nova"/>
                 <w:i/>
               </w:rPr>
-              <w:t>provable</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> dentistry</w:t>
+              <w:t xml:space="preserve"> paediatric dentistry</w:t>
             </w:r>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Nova"/>
                 <w:i/>
               </w:rPr>
               <w:t>; however, it is understood that some applicants may need to submit alternative evidence to demonstrate their skills if they do not possess clinical treatment logs. Panels will need to consider alternative evidence on a case-by-case basis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="07829B3F" w14:textId="77777777" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00E81C03">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1840,71 +1839,71 @@
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:right w:w="170" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7842EC5C" w14:textId="15366ACF" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="008B22DC">
+          <w:p w14:paraId="7842EC5C" w14:textId="33086EFE" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="008B22DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="32"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Preferred] Comprehensive logbook of </w:t>
+              <w:t xml:space="preserve">Comprehensive logbook of </w:t>
             </w:r>
             <w:r w:rsidR="007261D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="002A40B7">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>at least 20</w:t>
             </w:r>
             <w:r w:rsidR="007261D8">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
@@ -1962,238 +1961,340 @@
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">unsupervised; </w:t>
             </w:r>
             <w:r w:rsidR="00FF047A" w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FF047A" w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00F17606">
+            <w:r w:rsidR="009D3400" w:rsidRPr="00A77C6F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>OR</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AND </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-16087466"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="3A7279C9" w14:textId="789BD59F" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00E81C03">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="14511144"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="54B6F14E" w14:textId="77777777" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00E81C03">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
+      <w:tr w:rsidR="00F53D58" w:rsidRPr="00F71269" w14:paraId="5C5B8CDE" w14:textId="77777777" w:rsidTr="0510BFBD">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="127C4235" w14:textId="77777777" w:rsidR="00F53D58" w:rsidRPr="00F17606" w:rsidRDefault="00F53D58" w:rsidP="005C7272">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="32"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="C00000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:right w:w="170" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4404A480" w14:textId="3244E812" w:rsidR="00F53D58" w:rsidRPr="00145A08" w:rsidRDefault="00145A08" w:rsidP="00145A08">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:before="32"/>
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F53D58" w:rsidRPr="00F53D58">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>A logbook of each Paediatric patient seen during</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tier2 training</w:t>
+            </w:r>
+            <w:r w:rsidR="00F53D58" w:rsidRPr="00F53D58">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> placement. This should include their age, ASA, a description of the treatment provided, description of any complications or challenges which occurred and supervising specialist.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="012793A7" w14:textId="77777777" w:rsidR="00F53D58" w:rsidRDefault="00F53D58" w:rsidP="00E81C03">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66581647" w14:textId="77777777" w:rsidR="00F53D58" w:rsidRDefault="00F53D58" w:rsidP="00E81C03">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="000337C2" w:rsidRPr="00F71269" w14:paraId="008D40ED" w14:textId="77777777" w:rsidTr="0510BFBD">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FAFF44E" w14:textId="405F7C97" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="005C7272">
             <w:pPr>
               <w:ind w:left="392"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:right w:w="170" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B4C1445" w14:textId="080F5802" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00F71269">
+          <w:p w14:paraId="0B4C1445" w14:textId="080F5802" w:rsidR="00C714E4" w:rsidRPr="00F17606" w:rsidRDefault="00C714E4" w:rsidP="00A77C6F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="0"/>
               </w:numPr>
+              <w:ind w:left="1080"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F17606">
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1887254805"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="00B257D6" w14:textId="3F08B2F3" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00E81C03">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-2100398600"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="54E06C21" w14:textId="43DFEC11" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00E81C03">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2237,51 +2338,51 @@
             <w:r w:rsidR="00A34957">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="C00000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F71269" w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="C00000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:right w:w="170" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0586505B" w14:textId="35AA0350" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="000337C2" w:rsidP="008B22DC">
+          <w:p w14:paraId="7C6BF534" w14:textId="77777777" w:rsidR="00F71269" w:rsidRDefault="000337C2" w:rsidP="008B22DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="32"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidR="00F71269" w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Eviden</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -2295,116 +2396,204 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">e of working </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">closely with </w:t>
             </w:r>
             <w:r w:rsidR="00F71269" w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> specialist or consultant in Paediatric dentistry. </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="71395691" w14:textId="7F5BDFFA" w:rsidR="00805E6E" w:rsidRPr="00C714E4" w:rsidRDefault="00C714E4" w:rsidP="00805E6E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="32"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C714E4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>AN</w:t>
+            </w:r>
+            <w:r w:rsidR="008E0BD4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74ECE581" w14:textId="34661D6A" w:rsidR="00805E6E" w:rsidRPr="00805E6E" w:rsidRDefault="00805E6E" w:rsidP="00805E6E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="32"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00805E6E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inimum of 24 work-based assessments (10 DOPs, 8 CBDs, 6 mini-CEXs) </w:t>
+            </w:r>
+            <w:r w:rsidR="00373C33">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>carried out during T</w:t>
+            </w:r>
+            <w:r w:rsidR="00C714E4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00373C33">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>er 2 training</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0586505B" w14:textId="34FD6224" w:rsidR="00805E6E" w:rsidRPr="00F17606" w:rsidRDefault="00805E6E" w:rsidP="008B22DC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="32"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC57045" w14:textId="77777777" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00000000" w:rsidP="00E81C03">
+          <w:p w14:paraId="0CC57045" w14:textId="77777777" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="007D10ED" w:rsidP="00E81C03">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1457682522"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F71269" w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="619598B5" w14:textId="77777777" w:rsidR="00F71269" w:rsidRDefault="00000000" w:rsidP="00E81C03">
+          <w:p w14:paraId="619598B5" w14:textId="77777777" w:rsidR="00F71269" w:rsidRDefault="007D10ED" w:rsidP="00E81C03">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2111727513"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F71269" w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="60D5342C" w14:textId="77777777" w:rsidR="000B12DE" w:rsidRPr="00E57488" w:rsidRDefault="000B12DE" w:rsidP="00E57488">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="105BDF5A" w14:textId="77777777" w:rsidR="000B12DE" w:rsidRPr="00E57488" w:rsidRDefault="000B12DE" w:rsidP="00E57488">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2455,86 +2644,88 @@
           <w:p w14:paraId="66B96DCF" w14:textId="2742EC20" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="000337C2" w:rsidP="000337C2">
             <w:pPr>
               <w:ind w:left="720" w:hanging="360"/>
             </w:pPr>
             <w:r w:rsidRPr="000337C2">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">8-10 case studies of level 2 patients treated within the last 3 years (maximum of 1000 words and 10 images) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1576624573"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="72B6987B" w14:textId="3C9D0CC6" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00A34957" w:rsidP="00E81C03">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-281350885"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="6204914E" w14:textId="77777777" w:rsidR="00F71269" w:rsidRPr="00F17606" w:rsidRDefault="00F71269" w:rsidP="00E81C03">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2582,85 +2773,87 @@
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>1 round of Multi Source Feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1273856180"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="0DD991A7" w14:textId="4B570FF0" w:rsidR="004D1657" w:rsidRDefault="004D1657" w:rsidP="004D1657">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-487328319"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="6EB55EAD" w14:textId="660B4958" w:rsidR="004D1657" w:rsidRDefault="004D1657" w:rsidP="004D1657">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -2678,170 +2871,178 @@
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:right w:w="170" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A53BE31" w14:textId="43A358C1" w:rsidR="004D1657" w:rsidRDefault="004D1657" w:rsidP="004D1657">
+          <w:p w14:paraId="3A53BE31" w14:textId="5CCD102B" w:rsidR="004D1657" w:rsidRDefault="005345DB" w:rsidP="004D1657">
             <w:pPr>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">A reflection on any significant learning event relating to treating </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Minimum of 6</w:t>
+            </w:r>
+            <w:r w:rsidR="004D1657">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reflection</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>paediatric</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="004D1657">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> patients</w:t>
+              <w:t xml:space="preserve"> on any significant learning event relating to treating paediatric patients</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1477494319"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="39B42728" w14:textId="44A7FA54" w:rsidR="004D1657" w:rsidRDefault="004D1657" w:rsidP="004D1657">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1653404778"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="4F4EFCB3" w14:textId="7B3B4666" w:rsidR="004D1657" w:rsidRDefault="004D1657" w:rsidP="004D1657">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00073DD1" w:rsidRPr="00F71269" w14:paraId="6C01CF93" w14:textId="77777777" w:rsidTr="0510BFBD">
         <w:trPr>
           <w:trHeight w:val="847"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="573240617"/>
             <w:placeholder>
               <w:docPart w:val="EC71B7C5148EF4478C33D79C3F8B42AA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="4DFFDE59" w14:textId="2DA314EE" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3121,128 +3322,131 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Calibri" w:hAnsi="Gotham Book" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Personal qualities and communication skills</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1256017284"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="59F162D6" w14:textId="5BE1FA84" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-130252491"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1C699D69" w14:textId="65744523" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00073DD1" w:rsidRPr="00F71269" w14:paraId="21E82605" w14:textId="77777777" w:rsidTr="0510BFBD">
         <w:trPr>
           <w:trHeight w:val="847"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-143970964"/>
             <w:placeholder>
               <w:docPart w:val="CD01AA18298FFD4292B73EC12DEBBA94"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="3706FB6C" w14:textId="4D8CE2C0" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3384,142 +3588,176 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="C00000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:right w:w="170" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1998D8D1" w14:textId="1EE32218" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
+          <w:p w14:paraId="1998D8D1" w14:textId="500A2F31" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>In</w:t>
             </w:r>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">volvement in </w:t>
+              <w:t>volvement in</w:t>
+            </w:r>
+            <w:r w:rsidR="00B36937">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B36937">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B36937">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>paediatric</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B36937">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> related</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F17606">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Audit or QI (</w:t>
             </w:r>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">with </w:t>
             </w:r>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2+ cycles, including reflection and evidence of the changes implemented)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-187062155"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="17C284BF" w14:textId="7382F7D2" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1114092974"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1C6B5D6B" w14:textId="26E8F492" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -3570,87 +3808,89 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Equality and diversity training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1992441048"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1A7EAA30" w14:textId="77777777" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-2127145909"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="0853B168" w14:textId="77777777" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -3681,119 +3921,105 @@
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:right w:w="170" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="588392F3" w14:textId="47657BAC" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality Improvement Training, for example completing </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Bronze (now called Foundations in Improvement)</w:t>
+              <w:t>Quality Improvement Training, for example completing IQT Bronze (now called Foundations in Improvement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="81032776"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="4AA94E31" w14:textId="7F07A8E9" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1544200742"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="5C298671" w14:textId="5F447698" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -3823,119 +4049,105 @@
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:right w:w="170" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6CD3F5AB" w14:textId="7093D0F6" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leadership and management experience. This could include committee or other positions of responsibility held; completion of leadership courses such as </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Jenner Program; leadership fellowships; management responsibilities within the practice.</w:t>
+              <w:t>Leadership and management experience. This could include committee or other positions of responsibility held; completion of leadership courses such as Edward Jenner Program; leadership fellowships; management responsibilities within the practice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1395166704"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1A84920A" w14:textId="4F3D0A44" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="2137058129"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="6AE35947" w14:textId="762A9E67" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -3984,128 +4196,131 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Critical appraisal and peer review (e.g., attendance at journal club or relevant CPD certificates)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-411158666"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="3BB89D15" w14:textId="07BEE7A3" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1206478330"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="346EFD3B" w14:textId="1B5FE206" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00073DD1" w:rsidRPr="00F71269" w14:paraId="6AF03C72" w14:textId="77777777" w:rsidTr="0510BFBD">
         <w:trPr>
           <w:trHeight w:val="847"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-1867824189"/>
             <w:placeholder>
               <w:docPart w:val="62F0073CF880F84C83C97A4700886A67"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="6F2148BC" w14:textId="698F76BE" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4287,87 +4502,89 @@
             </w:r>
             <w:r w:rsidRPr="00F17606">
               <w:t xml:space="preserve">p to date </w:t>
             </w:r>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">CPD Log </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="107394022"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="577DEA4C" w14:textId="77777777" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-710420530"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="14925A80" w14:textId="77777777" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -4445,87 +4662,89 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Paediatric dentistry </w:t>
             </w:r>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>appropriate CPD which links to the Level 2a competencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="331033590"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="66812D83" w14:textId="77777777" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-978445316"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="04BBD602" w14:textId="77777777" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -4579,113 +4798,294 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Up to date PDP with relevance to refreshing of/furthering </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>skills</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1596597505"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="3016A941" w14:textId="4E205F58" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-570895612"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="7067E3E0" w14:textId="77777777" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
+      <w:tr w:rsidR="00D96350" w:rsidRPr="00F71269" w14:paraId="1BFB6565" w14:textId="77777777" w:rsidTr="003760C7">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0542AF" w14:textId="070A5D98" w:rsidR="00D96350" w:rsidRPr="00F17606" w:rsidRDefault="00D96350" w:rsidP="003760C7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96350">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="EE0000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:right w:w="170" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DDC3E0B" w14:textId="77777777" w:rsidR="00D96350" w:rsidRPr="00F17606" w:rsidRDefault="00D96350" w:rsidP="003760C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F17606">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Evidence of good working relationships e.g.:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="154504CA" w14:textId="4974B20C" w:rsidR="00D96350" w:rsidRPr="00F17606" w:rsidRDefault="00D96350" w:rsidP="003760C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F17606">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Relevant patient feedback</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13D5763A" w14:textId="77777777" w:rsidR="00D96350" w:rsidRPr="00F17606" w:rsidRDefault="00D96350" w:rsidP="003760C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F17606">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PREMS / PROMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F25556D" w14:textId="77777777" w:rsidR="00D96350" w:rsidRPr="00F17606" w:rsidRDefault="007D10ED" w:rsidP="003760C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1800207967"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D96350" w:rsidRPr="00F17606">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="564B25F1" w14:textId="77777777" w:rsidR="00D96350" w:rsidRPr="00F17606" w:rsidRDefault="007D10ED" w:rsidP="003760C7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-998571380"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D96350" w:rsidRPr="00F17606">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00073DD1" w:rsidRPr="00F71269" w14:paraId="1CF20D73" w14:textId="77777777" w:rsidTr="0510BFBD">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="094D381C" w14:textId="0CFAA9C2" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
@@ -4705,128 +5105,131 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificates of completing relevant courses e.g. conscious sedation training </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="-846703621"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="085A10D6" w14:textId="723693D5" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="292486761"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
               </w:tcPr>
               <w:p w14:paraId="02449AC4" w14:textId="23863183" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00073DD1" w:rsidRPr="00F71269" w14:paraId="19451435" w14:textId="77777777" w:rsidTr="0510BFBD">
         <w:trPr>
           <w:trHeight w:val="847"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="1210924576"/>
             <w:placeholder>
               <w:docPart w:val="69FDB2EA1B494B4B89E88BA90FD83CFE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="53F5D6FA" w14:textId="7E7DAAF7" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -5047,69 +5450,51 @@
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:right w:w="170" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="43393193" w14:textId="6027754A" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evidence </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> maintaining good clinical practice e</w:t>
+              <w:t>Evidence of maintaining good clinical practice e</w:t>
             </w:r>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>.g.,</w:t>
             </w:r>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="042FA507" w14:textId="5B397B4C" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
             </w:pPr>
@@ -5150,286 +5535,112 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
               </w:rPr>
               <w:t>Clinical governance activities</w:t>
             </w:r>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7CB16F" w14:textId="03C6384C" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00000000" w:rsidP="00073DD1">
+          <w:p w14:paraId="3A7CB16F" w14:textId="03C6384C" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="007D10ED" w:rsidP="00073DD1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="982895148"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00073DD1" w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5CAFB575" w14:textId="20B74E9F" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00000000" w:rsidP="00073DD1">
+          <w:p w14:paraId="5CAFB575" w14:textId="20B74E9F" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="007D10ED" w:rsidP="00073DD1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1676765374"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtContent>
-[...174 lines deleted...]
-              </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00073DD1" w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073DD1" w:rsidRPr="00F71269" w14:paraId="2F1A5061" w14:textId="77777777" w:rsidTr="0510BFBD">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77A9B2AC" w14:textId="1679E700" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -5507,110 +5718,112 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Feedback from trainees or supervisors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2258F696" w14:textId="60427B0C" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00000000" w:rsidP="00073DD1">
+          <w:p w14:paraId="2258F696" w14:textId="60427B0C" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="007D10ED" w:rsidP="00073DD1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="795795026"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00073DD1" w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="49F895B5" w14:textId="647530F0" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00000000" w:rsidP="00073DD1">
+          <w:p w14:paraId="49F895B5" w14:textId="647530F0" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="007D10ED" w:rsidP="00073DD1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="120817621"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00073DD1" w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073DD1" w:rsidRPr="00F71269" w14:paraId="6E07DF16" w14:textId="77777777" w:rsidTr="0510BFBD">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40EF4839" w14:textId="5D9FA6A4" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -5660,110 +5873,112 @@
               </w:rPr>
               <w:t>and commendations</w:t>
             </w:r>
             <w:r w:rsidRPr="00F17606">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> relevant to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Paediatric dentistry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2907C9F2" w14:textId="42756A81" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00000000" w:rsidP="00073DD1">
+          <w:p w14:paraId="2907C9F2" w14:textId="42756A81" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="007D10ED" w:rsidP="00073DD1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="523374370"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00073DD1" w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADB1545" w14:textId="75D50D27" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00000000" w:rsidP="00073DD1">
+          <w:p w14:paraId="2ADB1545" w14:textId="75D50D27" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="007D10ED" w:rsidP="00073DD1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-970597720"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00073DD1" w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073DD1" w:rsidRPr="00F71269" w14:paraId="55E9B3DA" w14:textId="77777777" w:rsidTr="0510BFBD">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BD1FC80" w14:textId="50C8D1E5" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -5805,138 +6020,141 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications, presentations, posters, and other academic work of relevance to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>aediatric dentistry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="568D84A4" w14:textId="26529B7A" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00000000" w:rsidP="00073DD1">
+          <w:p w14:paraId="568D84A4" w14:textId="26529B7A" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="007D10ED" w:rsidP="00073DD1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1582797162"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00073DD1" w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0E267C2B" w14:textId="18E52E2E" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00000000" w:rsidP="00073DD1">
+          <w:p w14:paraId="0E267C2B" w14:textId="18E52E2E" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="007D10ED" w:rsidP="00073DD1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-179500375"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00073DD1" w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073DD1" w:rsidRPr="00F71269" w14:paraId="5A503DF4" w14:textId="77777777" w:rsidTr="0510BFBD">
         <w:trPr>
           <w:trHeight w:val="847"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="112490076"/>
             <w:placeholder>
               <w:docPart w:val="956B5820918CF74C9461D265E258F9BE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="0" w:type="auto"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="7FC2414E" w14:textId="41D0BAA1" w:rsidR="00073DD1" w:rsidRPr="00F17606" w:rsidRDefault="00073DD1" w:rsidP="00073DD1">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Arial Nova" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F17606">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -5999,69 +6217,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00DA515F" w:rsidRPr="00ED0B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t xml:space="preserve">Please also </w:t>
       </w:r>
       <w:r w:rsidR="00ED0B0F" w:rsidRPr="00ED0B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t xml:space="preserve">make </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DA515F" w:rsidRPr="00ED0B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
-        <w:t>comment</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> on the </w:t>
+        <w:t xml:space="preserve">comment on the </w:t>
       </w:r>
       <w:r w:rsidR="00ED0B0F" w:rsidRPr="00ED0B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t>applicant’s</w:t>
       </w:r>
       <w:r w:rsidR="00DA515F" w:rsidRPr="00ED0B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> breadth and </w:t>
       </w:r>
       <w:r w:rsidR="00ED0B0F" w:rsidRPr="00ED0B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
@@ -6071,51 +6278,51 @@
       <w:r w:rsidR="00DA515F" w:rsidRPr="00ED0B0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> of clinical experience.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E8277A8" w14:textId="77777777" w:rsidR="00ED0B0F" w:rsidRPr="00DA515F" w:rsidRDefault="00ED0B0F" w:rsidP="00A731D0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25739D7F" w14:textId="31868E87" w:rsidR="00C27B05" w:rsidRPr="00F71269" w:rsidRDefault="00000000" w:rsidP="00A731D0">
+    <w:p w14:paraId="25739D7F" w14:textId="31868E87" w:rsidR="00C27B05" w:rsidRPr="00F71269" w:rsidRDefault="007D10ED" w:rsidP="00A731D0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-1732920490"/>
           <w:placeholder>
             <w:docPart w:val="35267E9A300947A4A196EC7F2BECB944"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
@@ -6314,249 +6521,254 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F71269">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>PRINT PANELIST NAME:</w:t>
       </w:r>
       <w:r w:rsidR="00DB507A" w:rsidRPr="00F71269">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="1332254791"/>
           <w:placeholder>
             <w:docPart w:val="36AAA738C23C4EC0A7CD621BCE563E5F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DB507A" w:rsidRPr="00F71269">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00617BF2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C27B05" w:rsidRPr="004D1657" w:rsidSect="001205AF">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="1440" w:bottom="567" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CC74712" w14:textId="77777777" w:rsidR="00BC0D4D" w:rsidRDefault="00BC0D4D" w:rsidP="00CC1216">
+    <w:p w14:paraId="3515EB81" w14:textId="77777777" w:rsidR="007D10ED" w:rsidRDefault="007D10ED" w:rsidP="00CC1216">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C20BBCD" w14:textId="77777777" w:rsidR="00BC0D4D" w:rsidRDefault="00BC0D4D" w:rsidP="00CC1216">
+    <w:p w14:paraId="6A2B148F" w14:textId="77777777" w:rsidR="007D10ED" w:rsidRDefault="007D10ED" w:rsidP="00CC1216">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7903ED15" w14:textId="77777777" w:rsidR="00BC0D4D" w:rsidRDefault="00BC0D4D"/>
+    <w:p w14:paraId="244F2415" w14:textId="77777777" w:rsidR="007D10ED" w:rsidRDefault="007D10ED"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gotham Book">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10000FF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gotham Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="50000048" w:usb2="00000000" w:usb3="00000000" w:csb0="00000111" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B565333" w14:textId="24C41569" w:rsidR="009443A1" w:rsidRDefault="009443A1" w:rsidP="009443A1">
+  <w:p w14:paraId="5B565333" w14:textId="270F4C56" w:rsidR="009443A1" w:rsidRDefault="009443A1" w:rsidP="009443A1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="13958"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
+    <w:r w:rsidR="00AF30DA">
+      <w:t>August</w:t>
+    </w:r>
     <w:r w:rsidR="007261D8">
-      <w:t>February 2025</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00AF30DA">
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6308DB05" w14:textId="77777777" w:rsidR="00BC0D4D" w:rsidRDefault="00BC0D4D" w:rsidP="00CC1216">
+    <w:p w14:paraId="0722CA5A" w14:textId="77777777" w:rsidR="007D10ED" w:rsidRDefault="007D10ED" w:rsidP="00CC1216">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="247DE60F" w14:textId="77777777" w:rsidR="00BC0D4D" w:rsidRDefault="00BC0D4D" w:rsidP="00CC1216">
+    <w:p w14:paraId="58B5F64C" w14:textId="77777777" w:rsidR="007D10ED" w:rsidRDefault="007D10ED" w:rsidP="00CC1216">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5DC9D7E5" w14:textId="77777777" w:rsidR="00BC0D4D" w:rsidRDefault="00BC0D4D"/>
+    <w:p w14:paraId="16EE947E" w14:textId="77777777" w:rsidR="007D10ED" w:rsidRDefault="007D10ED"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018C16C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="8DC2D1FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="678265CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -9059,505 +9271,539 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="575018842">
+  <w:num w:numId="1" w16cid:durableId="312030620">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="174730768">
+  <w:num w:numId="2" w16cid:durableId="842932078">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="239603435">
+  <w:num w:numId="3" w16cid:durableId="518394935">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="885945017">
+  <w:num w:numId="4" w16cid:durableId="1719863370">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1956014452">
+  <w:num w:numId="5" w16cid:durableId="1139957148">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1086849870">
+  <w:num w:numId="6" w16cid:durableId="1485048901">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="871303047">
+  <w:num w:numId="7" w16cid:durableId="1438716294">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="72167774">
+  <w:num w:numId="8" w16cid:durableId="210269959">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="917709440">
+  <w:num w:numId="9" w16cid:durableId="325476517">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="939141772">
+  <w:num w:numId="10" w16cid:durableId="1855337164">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="634023212">
+  <w:num w:numId="11" w16cid:durableId="131290474">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1995909633">
+  <w:num w:numId="12" w16cid:durableId="1218976791">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1374188779">
+  <w:num w:numId="13" w16cid:durableId="2093620008">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="556010360">
+  <w:num w:numId="14" w16cid:durableId="1069963743">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="736132615">
+  <w:num w:numId="15" w16cid:durableId="1458451792">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="868954967">
+  <w:num w:numId="16" w16cid:durableId="1987201260">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="551425352">
+  <w:num w:numId="17" w16cid:durableId="163514704">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="689181018">
+  <w:num w:numId="18" w16cid:durableId="973415075">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1451700205">
+  <w:num w:numId="19" w16cid:durableId="119232148">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="2014721563">
+  <w:num w:numId="20" w16cid:durableId="624045251">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="718436787">
+  <w:num w:numId="21" w16cid:durableId="2036421587">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="316804358">
+  <w:num w:numId="22" w16cid:durableId="550507500">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="2130927246">
+  <w:num w:numId="23" w16cid:durableId="448085030">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1676960474">
+  <w:num w:numId="24" w16cid:durableId="979388225">
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="595283461">
+  <w:num w:numId="25" w16cid:durableId="1001354115">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="734202580">
+  <w:num w:numId="26" w16cid:durableId="25449733">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1207568194">
+  <w:num w:numId="27" w16cid:durableId="1644701489">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="TnX/MKZznFtIsie2Lis50cgsqifRf6i5W3DuA1bO3P4d7SRXAOAvBlKZ0x+5BgBDF/yjE4vSRsjDK6i8csH9Kw==" w:salt="w0xiSFFTHgjwbdFwXy0c/Q=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC1216"/>
+    <w:rsid w:val="00005B1B"/>
+    <w:rsid w:val="00005E84"/>
     <w:rsid w:val="00006577"/>
     <w:rsid w:val="00014336"/>
     <w:rsid w:val="000211B6"/>
     <w:rsid w:val="00025657"/>
     <w:rsid w:val="000321BF"/>
     <w:rsid w:val="000337C2"/>
     <w:rsid w:val="000344EC"/>
     <w:rsid w:val="0004118C"/>
     <w:rsid w:val="000430B0"/>
     <w:rsid w:val="000627C2"/>
     <w:rsid w:val="000629FC"/>
     <w:rsid w:val="00073719"/>
     <w:rsid w:val="00073B24"/>
     <w:rsid w:val="00073DD1"/>
     <w:rsid w:val="000822A4"/>
     <w:rsid w:val="00082532"/>
     <w:rsid w:val="00082E21"/>
     <w:rsid w:val="00092911"/>
     <w:rsid w:val="000933F2"/>
     <w:rsid w:val="00095316"/>
     <w:rsid w:val="000A0CF7"/>
     <w:rsid w:val="000A33FC"/>
     <w:rsid w:val="000B12DE"/>
+    <w:rsid w:val="000C0012"/>
     <w:rsid w:val="000C1476"/>
     <w:rsid w:val="000C6DDB"/>
     <w:rsid w:val="000C74FF"/>
     <w:rsid w:val="000C762A"/>
     <w:rsid w:val="000E3095"/>
     <w:rsid w:val="000E361D"/>
     <w:rsid w:val="000E39AC"/>
     <w:rsid w:val="000F0846"/>
     <w:rsid w:val="000F6A01"/>
     <w:rsid w:val="00101A16"/>
     <w:rsid w:val="0011148F"/>
     <w:rsid w:val="001205AF"/>
     <w:rsid w:val="001230C3"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="00127C31"/>
+    <w:rsid w:val="00145A08"/>
     <w:rsid w:val="00153A4F"/>
     <w:rsid w:val="00153CE3"/>
     <w:rsid w:val="0015546F"/>
     <w:rsid w:val="00157C9D"/>
     <w:rsid w:val="0016DAA3"/>
     <w:rsid w:val="00172F89"/>
     <w:rsid w:val="00181C10"/>
     <w:rsid w:val="0018279B"/>
     <w:rsid w:val="0018280D"/>
     <w:rsid w:val="00183B07"/>
     <w:rsid w:val="00191A9D"/>
     <w:rsid w:val="00192A2E"/>
     <w:rsid w:val="001C597F"/>
     <w:rsid w:val="001C77BD"/>
     <w:rsid w:val="001D5F32"/>
     <w:rsid w:val="001D7452"/>
     <w:rsid w:val="001E73B8"/>
     <w:rsid w:val="001F03ED"/>
     <w:rsid w:val="001F289C"/>
     <w:rsid w:val="001F4EED"/>
     <w:rsid w:val="002113AB"/>
     <w:rsid w:val="00214734"/>
     <w:rsid w:val="00222855"/>
     <w:rsid w:val="002455F0"/>
     <w:rsid w:val="00254106"/>
     <w:rsid w:val="0025476C"/>
     <w:rsid w:val="002622D4"/>
     <w:rsid w:val="00262BDB"/>
     <w:rsid w:val="002A40B7"/>
     <w:rsid w:val="002A417D"/>
     <w:rsid w:val="002B07B0"/>
     <w:rsid w:val="002B3D57"/>
     <w:rsid w:val="002B7BEB"/>
     <w:rsid w:val="002C06B6"/>
     <w:rsid w:val="002C4AA8"/>
     <w:rsid w:val="002D0F80"/>
     <w:rsid w:val="002D43F6"/>
     <w:rsid w:val="002E0728"/>
     <w:rsid w:val="002F452E"/>
     <w:rsid w:val="002F6A2B"/>
     <w:rsid w:val="0031042F"/>
     <w:rsid w:val="0031473B"/>
+    <w:rsid w:val="003210C6"/>
     <w:rsid w:val="00323249"/>
+    <w:rsid w:val="00332CAB"/>
     <w:rsid w:val="00343385"/>
     <w:rsid w:val="0035063B"/>
     <w:rsid w:val="003515CE"/>
     <w:rsid w:val="003631DE"/>
     <w:rsid w:val="003700E2"/>
+    <w:rsid w:val="00370FFE"/>
+    <w:rsid w:val="00373C33"/>
     <w:rsid w:val="00385139"/>
     <w:rsid w:val="00385F91"/>
+    <w:rsid w:val="00387E98"/>
     <w:rsid w:val="003931A6"/>
     <w:rsid w:val="003A5E05"/>
     <w:rsid w:val="003B3EFD"/>
     <w:rsid w:val="003B4416"/>
     <w:rsid w:val="003B4541"/>
     <w:rsid w:val="003C25AF"/>
     <w:rsid w:val="003C4ECF"/>
     <w:rsid w:val="003D4F84"/>
     <w:rsid w:val="003D5C0D"/>
     <w:rsid w:val="003D659D"/>
     <w:rsid w:val="003E3814"/>
     <w:rsid w:val="003E438A"/>
     <w:rsid w:val="003E48E3"/>
     <w:rsid w:val="00421D58"/>
     <w:rsid w:val="00427F06"/>
     <w:rsid w:val="004329C6"/>
     <w:rsid w:val="00434705"/>
     <w:rsid w:val="00437204"/>
     <w:rsid w:val="00452D93"/>
     <w:rsid w:val="00455D69"/>
     <w:rsid w:val="004607AF"/>
     <w:rsid w:val="0046234D"/>
     <w:rsid w:val="00471F4D"/>
     <w:rsid w:val="00473703"/>
     <w:rsid w:val="00483705"/>
     <w:rsid w:val="00496264"/>
     <w:rsid w:val="004B2732"/>
     <w:rsid w:val="004C3BE9"/>
     <w:rsid w:val="004D1657"/>
     <w:rsid w:val="004D45CD"/>
     <w:rsid w:val="004E7EB9"/>
     <w:rsid w:val="00504FBA"/>
+    <w:rsid w:val="005345DB"/>
     <w:rsid w:val="00537ECB"/>
     <w:rsid w:val="00542084"/>
     <w:rsid w:val="00550DE0"/>
     <w:rsid w:val="00574556"/>
+    <w:rsid w:val="00574D27"/>
     <w:rsid w:val="00591669"/>
     <w:rsid w:val="005A02E0"/>
+    <w:rsid w:val="005A0F41"/>
     <w:rsid w:val="005A2570"/>
     <w:rsid w:val="005C7272"/>
     <w:rsid w:val="005D3CB7"/>
     <w:rsid w:val="005D613C"/>
+    <w:rsid w:val="005E301F"/>
+    <w:rsid w:val="005E39F5"/>
     <w:rsid w:val="005E4E47"/>
+    <w:rsid w:val="005F26DF"/>
     <w:rsid w:val="005F35B3"/>
     <w:rsid w:val="00607205"/>
+    <w:rsid w:val="006118AD"/>
     <w:rsid w:val="00617BF2"/>
     <w:rsid w:val="006258BD"/>
     <w:rsid w:val="00633ECD"/>
     <w:rsid w:val="00634DCC"/>
     <w:rsid w:val="00636D98"/>
     <w:rsid w:val="0065449E"/>
     <w:rsid w:val="00654BA8"/>
     <w:rsid w:val="00655066"/>
     <w:rsid w:val="0066663C"/>
     <w:rsid w:val="00672C16"/>
     <w:rsid w:val="006850D2"/>
     <w:rsid w:val="00687333"/>
     <w:rsid w:val="00687F25"/>
     <w:rsid w:val="006B109A"/>
     <w:rsid w:val="006B2429"/>
     <w:rsid w:val="006C2DB0"/>
     <w:rsid w:val="006C431D"/>
     <w:rsid w:val="006C7062"/>
     <w:rsid w:val="006C7277"/>
     <w:rsid w:val="006F7AC2"/>
     <w:rsid w:val="007155BE"/>
     <w:rsid w:val="0071681C"/>
     <w:rsid w:val="00717B51"/>
     <w:rsid w:val="0072044F"/>
     <w:rsid w:val="00724C06"/>
     <w:rsid w:val="007261D8"/>
     <w:rsid w:val="00743C54"/>
     <w:rsid w:val="00744DA9"/>
     <w:rsid w:val="00750462"/>
     <w:rsid w:val="007625C9"/>
     <w:rsid w:val="00763D77"/>
     <w:rsid w:val="00770B65"/>
     <w:rsid w:val="00773887"/>
+    <w:rsid w:val="00780490"/>
     <w:rsid w:val="007817B4"/>
     <w:rsid w:val="00781AC3"/>
     <w:rsid w:val="00790561"/>
     <w:rsid w:val="007934D7"/>
     <w:rsid w:val="00794A76"/>
     <w:rsid w:val="007B1009"/>
     <w:rsid w:val="007C7A31"/>
+    <w:rsid w:val="007D10ED"/>
     <w:rsid w:val="007D46D6"/>
     <w:rsid w:val="007F015B"/>
     <w:rsid w:val="007F279B"/>
     <w:rsid w:val="00803860"/>
     <w:rsid w:val="008049C1"/>
+    <w:rsid w:val="00805E6E"/>
     <w:rsid w:val="00827C05"/>
     <w:rsid w:val="00834F7D"/>
     <w:rsid w:val="008352CF"/>
     <w:rsid w:val="008363F3"/>
     <w:rsid w:val="00841114"/>
     <w:rsid w:val="0084754A"/>
     <w:rsid w:val="008517C4"/>
+    <w:rsid w:val="00865B6B"/>
     <w:rsid w:val="008676E0"/>
     <w:rsid w:val="00872256"/>
     <w:rsid w:val="0087232C"/>
     <w:rsid w:val="008736CF"/>
     <w:rsid w:val="008852C0"/>
     <w:rsid w:val="00895EC3"/>
     <w:rsid w:val="008A0127"/>
+    <w:rsid w:val="008A2A66"/>
     <w:rsid w:val="008A5C14"/>
     <w:rsid w:val="008B0AAB"/>
     <w:rsid w:val="008B22DC"/>
     <w:rsid w:val="008B7B65"/>
     <w:rsid w:val="008D017A"/>
     <w:rsid w:val="008D3925"/>
     <w:rsid w:val="008D7F2D"/>
+    <w:rsid w:val="008E0BD4"/>
     <w:rsid w:val="008E78A5"/>
     <w:rsid w:val="008F0F78"/>
     <w:rsid w:val="008F2F6E"/>
     <w:rsid w:val="00900BCC"/>
     <w:rsid w:val="00915112"/>
     <w:rsid w:val="009237CE"/>
     <w:rsid w:val="009364E9"/>
     <w:rsid w:val="00936A9E"/>
     <w:rsid w:val="00941C8C"/>
     <w:rsid w:val="009443A1"/>
     <w:rsid w:val="00944BB7"/>
     <w:rsid w:val="00944C03"/>
     <w:rsid w:val="00954EE5"/>
     <w:rsid w:val="0097051A"/>
     <w:rsid w:val="0098430D"/>
     <w:rsid w:val="00991BF3"/>
     <w:rsid w:val="00991C7D"/>
     <w:rsid w:val="00991D4C"/>
     <w:rsid w:val="009A13F1"/>
     <w:rsid w:val="009A41C7"/>
     <w:rsid w:val="009A79DA"/>
     <w:rsid w:val="009C1737"/>
     <w:rsid w:val="009C7922"/>
     <w:rsid w:val="009D2ECD"/>
+    <w:rsid w:val="009D3400"/>
     <w:rsid w:val="009D36A6"/>
     <w:rsid w:val="009D40B9"/>
     <w:rsid w:val="009D47F8"/>
     <w:rsid w:val="009E6842"/>
+    <w:rsid w:val="00A002B5"/>
     <w:rsid w:val="00A05403"/>
     <w:rsid w:val="00A10EE3"/>
     <w:rsid w:val="00A12AA8"/>
     <w:rsid w:val="00A13B2F"/>
     <w:rsid w:val="00A26631"/>
     <w:rsid w:val="00A3464D"/>
     <w:rsid w:val="00A34957"/>
     <w:rsid w:val="00A377D1"/>
     <w:rsid w:val="00A7128E"/>
     <w:rsid w:val="00A731D0"/>
     <w:rsid w:val="00A75D4D"/>
+    <w:rsid w:val="00A77C6F"/>
     <w:rsid w:val="00A90533"/>
     <w:rsid w:val="00AA1893"/>
     <w:rsid w:val="00AD7E5E"/>
     <w:rsid w:val="00AE0F6C"/>
     <w:rsid w:val="00AF0EED"/>
+    <w:rsid w:val="00AF30DA"/>
     <w:rsid w:val="00AF5B76"/>
     <w:rsid w:val="00B00447"/>
     <w:rsid w:val="00B16FCD"/>
+    <w:rsid w:val="00B36937"/>
+    <w:rsid w:val="00B411C3"/>
     <w:rsid w:val="00B4459C"/>
     <w:rsid w:val="00B54D23"/>
     <w:rsid w:val="00B73A11"/>
     <w:rsid w:val="00B7538C"/>
     <w:rsid w:val="00B80F9C"/>
     <w:rsid w:val="00B96CCD"/>
     <w:rsid w:val="00BA0396"/>
     <w:rsid w:val="00BA0465"/>
     <w:rsid w:val="00BA1954"/>
     <w:rsid w:val="00BC0D4D"/>
     <w:rsid w:val="00BC138F"/>
     <w:rsid w:val="00BD479F"/>
     <w:rsid w:val="00BE0213"/>
     <w:rsid w:val="00BE3C97"/>
     <w:rsid w:val="00BE6E8D"/>
     <w:rsid w:val="00BF56CD"/>
     <w:rsid w:val="00BF5E7A"/>
     <w:rsid w:val="00C0262F"/>
     <w:rsid w:val="00C03DF5"/>
     <w:rsid w:val="00C06C27"/>
     <w:rsid w:val="00C13CC6"/>
     <w:rsid w:val="00C17BED"/>
     <w:rsid w:val="00C20801"/>
     <w:rsid w:val="00C23A37"/>
     <w:rsid w:val="00C27B05"/>
     <w:rsid w:val="00C3422B"/>
     <w:rsid w:val="00C60EA3"/>
     <w:rsid w:val="00C70195"/>
     <w:rsid w:val="00C70CE8"/>
+    <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C76B54"/>
     <w:rsid w:val="00C8039C"/>
     <w:rsid w:val="00C829F5"/>
     <w:rsid w:val="00CC1216"/>
     <w:rsid w:val="00CD434F"/>
     <w:rsid w:val="00CD5DC3"/>
     <w:rsid w:val="00CF30A0"/>
     <w:rsid w:val="00CF6F6F"/>
     <w:rsid w:val="00D031F6"/>
     <w:rsid w:val="00D036A5"/>
     <w:rsid w:val="00D050FD"/>
     <w:rsid w:val="00D0615D"/>
     <w:rsid w:val="00D07CB8"/>
     <w:rsid w:val="00D40326"/>
     <w:rsid w:val="00D417A2"/>
     <w:rsid w:val="00D519BB"/>
+    <w:rsid w:val="00D7063E"/>
     <w:rsid w:val="00D7526A"/>
     <w:rsid w:val="00D81499"/>
     <w:rsid w:val="00D84E85"/>
     <w:rsid w:val="00D903A7"/>
+    <w:rsid w:val="00D96350"/>
     <w:rsid w:val="00D96F99"/>
     <w:rsid w:val="00DA0EB9"/>
     <w:rsid w:val="00DA0F0D"/>
     <w:rsid w:val="00DA515F"/>
     <w:rsid w:val="00DA7D30"/>
     <w:rsid w:val="00DB0685"/>
     <w:rsid w:val="00DB4901"/>
     <w:rsid w:val="00DB507A"/>
     <w:rsid w:val="00DC1D63"/>
     <w:rsid w:val="00DE2CDB"/>
+    <w:rsid w:val="00DF332A"/>
     <w:rsid w:val="00E111E4"/>
     <w:rsid w:val="00E12A9B"/>
     <w:rsid w:val="00E219B7"/>
     <w:rsid w:val="00E225F8"/>
     <w:rsid w:val="00E2415B"/>
     <w:rsid w:val="00E24562"/>
     <w:rsid w:val="00E55764"/>
     <w:rsid w:val="00E57488"/>
     <w:rsid w:val="00E577DA"/>
     <w:rsid w:val="00E70F48"/>
     <w:rsid w:val="00E804A5"/>
     <w:rsid w:val="00E81C03"/>
+    <w:rsid w:val="00E971DD"/>
     <w:rsid w:val="00EA189E"/>
     <w:rsid w:val="00EA3FC0"/>
     <w:rsid w:val="00EA74E0"/>
     <w:rsid w:val="00EA7D3A"/>
     <w:rsid w:val="00EB404E"/>
     <w:rsid w:val="00EB4BEC"/>
     <w:rsid w:val="00EB6250"/>
     <w:rsid w:val="00EB62B1"/>
     <w:rsid w:val="00ED0B0F"/>
     <w:rsid w:val="00ED1973"/>
     <w:rsid w:val="00ED1FB1"/>
     <w:rsid w:val="00EE4241"/>
     <w:rsid w:val="00EE695F"/>
     <w:rsid w:val="00EE70FD"/>
     <w:rsid w:val="00EF3B9B"/>
     <w:rsid w:val="00F00976"/>
     <w:rsid w:val="00F0245F"/>
     <w:rsid w:val="00F12A2A"/>
     <w:rsid w:val="00F139D0"/>
     <w:rsid w:val="00F14F62"/>
     <w:rsid w:val="00F16B9A"/>
     <w:rsid w:val="00F17606"/>
     <w:rsid w:val="00F24897"/>
     <w:rsid w:val="00F3273A"/>
+    <w:rsid w:val="00F53D58"/>
     <w:rsid w:val="00F71269"/>
     <w:rsid w:val="00F74F8B"/>
     <w:rsid w:val="00F8039D"/>
     <w:rsid w:val="00F878FE"/>
     <w:rsid w:val="00F91642"/>
     <w:rsid w:val="00F9289B"/>
     <w:rsid w:val="00F96C0A"/>
     <w:rsid w:val="00FA4308"/>
     <w:rsid w:val="00FA5E1C"/>
     <w:rsid w:val="00FC7901"/>
     <w:rsid w:val="00FD658A"/>
     <w:rsid w:val="00FE584D"/>
     <w:rsid w:val="00FF047A"/>
     <w:rsid w:val="00FF0994"/>
     <w:rsid w:val="00FF0F49"/>
     <w:rsid w:val="01AC601B"/>
     <w:rsid w:val="0305A08B"/>
     <w:rsid w:val="0347C88A"/>
     <w:rsid w:val="03957A81"/>
     <w:rsid w:val="0510BFBD"/>
     <w:rsid w:val="059F6A3F"/>
     <w:rsid w:val="06EC0433"/>
     <w:rsid w:val="089688FA"/>
     <w:rsid w:val="08A672AE"/>
     <w:rsid w:val="08A825C7"/>
@@ -10683,186 +10929,197 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gotham Book">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10000FF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gotham Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="50000048" w:usb2="00000000" w:usb3="00000000" w:csb0="00000111" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00633ECD"/>
+    <w:rsid w:val="00005B1B"/>
     <w:rsid w:val="00064919"/>
     <w:rsid w:val="000B6962"/>
     <w:rsid w:val="000F2DF3"/>
     <w:rsid w:val="001B7A9E"/>
+    <w:rsid w:val="0022758A"/>
+    <w:rsid w:val="00240175"/>
     <w:rsid w:val="002D1204"/>
     <w:rsid w:val="002D30DC"/>
+    <w:rsid w:val="003210C6"/>
     <w:rsid w:val="00323249"/>
+    <w:rsid w:val="003A67F2"/>
     <w:rsid w:val="003B257B"/>
     <w:rsid w:val="00471287"/>
     <w:rsid w:val="004E7EB9"/>
     <w:rsid w:val="004F3A11"/>
+    <w:rsid w:val="00574D27"/>
     <w:rsid w:val="00592E0A"/>
+    <w:rsid w:val="005E39F5"/>
+    <w:rsid w:val="005F26DF"/>
     <w:rsid w:val="006258BD"/>
     <w:rsid w:val="00633ECD"/>
     <w:rsid w:val="00673ACB"/>
     <w:rsid w:val="006C5173"/>
     <w:rsid w:val="00715336"/>
     <w:rsid w:val="00737E56"/>
+    <w:rsid w:val="00780490"/>
     <w:rsid w:val="007D46D6"/>
     <w:rsid w:val="008B7D24"/>
     <w:rsid w:val="00973080"/>
+    <w:rsid w:val="009B1912"/>
     <w:rsid w:val="009C7922"/>
     <w:rsid w:val="00B41DCF"/>
     <w:rsid w:val="00B76AFA"/>
     <w:rsid w:val="00B83701"/>
     <w:rsid w:val="00B96CCD"/>
     <w:rsid w:val="00C617DA"/>
     <w:rsid w:val="00CC214D"/>
     <w:rsid w:val="00D26B9E"/>
     <w:rsid w:val="00D417A2"/>
     <w:rsid w:val="00D62626"/>
     <w:rsid w:val="00D85668"/>
     <w:rsid w:val="00E44796"/>
+    <w:rsid w:val="00EB286F"/>
     <w:rsid w:val="00EC086C"/>
+    <w:rsid w:val="00EF2948"/>
     <w:rsid w:val="00F14F62"/>
+    <w:rsid w:val="00F15564"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -11713,79 +11970,127 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022CE89B6A8A19741A99B7BA2775B2375" ma:contentTypeVersion="28" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a64655f7bbe2d11e245c27365dbbb929">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="18d75c6b-7b27-4bd5-9567-dcab39f0c888" xmlns:ns3="8ebcefc1-bb15-4e07-9c90-590d96ce25a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8ef2c307964eaca424c24e08f8cd0232" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8ebcefc1-bb15-4e07-9c90-590d96ce25a5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="18d75c6b-7b27-4bd5-9567-dcab39f0c888">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="8ebcefc1-bb15-4e07-9c90-590d96ce25a5">
+      <UserInfo>
+        <DisplayName>Alexandra Rawlins (HEIW)</DisplayName>
+        <AccountId>397</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kate Fry (HEIW)</DisplayName>
+        <AccountId>65</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Rebecca Vincent (HEIW)</DisplayName>
+        <AccountId>409</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022CE89B6A8A19741A99B7BA2775B2375" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2df9ed91019a54ac48b705ce9df5368f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="18d75c6b-7b27-4bd5-9567-dcab39f0c888" xmlns:ns3="8ebcefc1-bb15-4e07-9c90-590d96ce25a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b7d45c21172fe1f403679251f19e4308" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="18d75c6b-7b27-4bd5-9567-dcab39f0c888"/>
     <xsd:import namespace="8ebcefc1-bb15-4e07-9c90-590d96ce25a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18d75c6b-7b27-4bd5-9567-dcab39f0c888" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="4" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="5" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="6" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="7" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -11802,50 +12107,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:description="" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cefaef41-70dc-4075-804e-d4e4dbdaeee0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8ebcefc1-bb15-4e07-9c90-590d96ce25a5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="9" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -11947,163 +12257,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52E5C7C2-19FD-4A57-A04D-0678C98A1748}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23B2DE76-D8B9-4F9E-A827-2C414B99D353}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6D431AF-A8DE-4285-8EDB-211C1BF926AD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8ebcefc1-bb15-4e07-9c90-590d96ce25a5"/>
+    <ds:schemaRef ds:uri="18d75c6b-7b27-4bd5-9567-dcab39f0c888"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EDF7899-7E5F-4AA3-8CC6-C3D8019CAB75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="18d75c6b-7b27-4bd5-9567-dcab39f0c888"/>
     <ds:schemaRef ds:uri="8ebcefc1-bb15-4e07-9c90-590d96ce25a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC41D1AC-C75B-4E96-ABDE-4E8BEEC5B98A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55042B24-F570-4D7E-81DC-E7A83F2AE25F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>766</Words>
-  <Characters>4367</Characters>
+  <Words>798</Words>
+  <Characters>4550</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
+  <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5123</CharactersWithSpaces>
+  <CharactersWithSpaces>5338</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kate Fry (HEIW)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010022CE89B6A8A19741A99B7BA2775B2375</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>