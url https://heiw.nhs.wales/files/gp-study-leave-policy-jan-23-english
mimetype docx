--- v0 (2025-12-19)
+++ v1 (2026-06-09)
@@ -14,51 +14,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2A7CA4BB" w14:textId="6476FADF" w:rsidR="00FB6B9C" w:rsidRDefault="00B4550F" w:rsidP="00B4550F">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D95870">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53F9685A" wp14:editId="62AF6186">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3434395</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>340</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2517775" cy="634365"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -296,51 +296,51 @@
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </wpg:wgp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>2900</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>90900</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
-              <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <w:pict w14:anchorId="65DB4613">
                   <v:group id="Group 114" style="position:absolute;margin-left:0;margin-top:0;width:18pt;height:10in;z-index:251658240;mso-width-percent:29;mso-height-percent:909;mso-left-percent:45;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:page;mso-width-percent:29;mso-height-percent:909;mso-left-percent:45" coordsize="2286,91440" o:spid="_x0000_s1026" w14:anchorId="6588F98B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9IzM2QQMAAMoKAAAOAAAAZHJzL2Uyb0RvYy54bWzsVltP2zAUfp+0/2D5faStaClRU1SVgSZ1&#10;gICJZ+M4TTTH9my3affrd45zaSkVD0yaNImXxJdz83fO+ezJxaaUZC2sK7RKaP+kR4lQXKeFWib0&#10;x+PVlzElzjOVMqmVSOhWOHox/fxpUplYDHSuZSosASPKxZVJaO69iaPI8VyUzJ1oIxRsZtqWzMPU&#10;LqPUsgqslzIa9HqjqNI2NVZz4RysXtabdBrsZ5ng/jbLnPBEJhRi8+Frw/cZv9F0wuKlZSYveBMG&#10;e0cUJSsUOO1MXTLPyMoWr0yVBbfa6cyfcF1GOssKLsIZ4DT93sFprq1emXCWZVwtTQcTQHuA07vN&#10;8pv1tTUP5s4CEpVZAhZhhmfZZLbEP0RJNgGybQeZ2HjCYXEwGI96ACyHrfP+6WkPJgFTngPwr9R4&#10;/vVtxWjn1mlZpFeFlBhDKAgxl5asGaSScS6U7wfI5ar8rtN6/WzYBAB2OpXpBGc7a9GLc1YGKs/t&#10;wHV/B+5DzowIOXMxgHtnSZFCY/SHlChWQgfcQ00ytZSC4GJAPUh2OXCxg3S8JwHjs/GgNwwJ2MPR&#10;WOevhS4JDhJqwX/Aja0XzoN/EG1F0CkUAIIekigVrijdLIAkrgB+bYxh5LdSoJxU9yKD42JZBA9d&#10;Bl4nzeUsFfUypqyNudMIYQWDaDmDgDrbddY7yZe26/M08qgqAgl0yr23AquVO43gWSvfKZeF0vaY&#10;AQml2Hiu5VuQamgQpWedbqEYrK4pyBl+VUA+Fsz5O2aBc6CJgEf9LXwyqauE6mZESa7t72PrKA/V&#10;CruUVMBhCXW/VswKSuQ3BXUcGhJIL0xOh2cD8GH3d573d9SqnGvorT4wtuFhiPJetsPM6vIJ6HaG&#10;XmGLKQ6+E8q9bSdzX3MrEDYXs1kQA6IzzC/Ug+FoHFHFenvcPDFrmqL0wCc3uu0dFh/UZi2LmkrP&#10;Vl5nRSjcHa4N3tDHyGL/pKFHxxp6dNDQGLIzC81/OqL0PIfGFzNnoAURCiwZjBZ4Aru/Dv3N5h+f&#10;94fAsagJpX2EShs+rouxJfC2vT8YIFxjISn4wHh9n9S4fTDA/80A4YKHB1O4RJrHHb7I9ueh9XZP&#10;0OkfAAAA//8DAFBLAwQUAAYACAAAACEAvdF3w9oAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70h9B2srcaN2f1RBGqeqkOgNASkHenPiJYmw11HstuHtWbjQy0qjGc1+k29H78QZh9gF&#10;0jCfKRBIdbAdNRreD0939yBiMmSNC4QavjHCtpjc5Caz4UJveC5TI7iEYmY0tCn1mZSxbtGbOAs9&#10;EnufYfAmsRwaaQdz4XLv5EKptfSmI/7Qmh4fW6y/ypPXQPJg97588R/L9FAujq+Ve95XWt9Ox90G&#10;RMIx/YfhF5/RoWCmKpzIRuE08JD0d9lbrllVnFmtlAJZ5PKavvgBAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAfSMzNkEDAADKCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAvdF3w9oAAAAFAQAADwAAAAAAAAAAAAAAAACbBQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAKIGAAAAAA==&#10;">
                     <v:rect id="Rectangle 115" style="position:absolute;width:2286;height:87820;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC9fmfTwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hBG81a8Eiq1FUKFo8lPq4j8m4u7iZLEncXf99Uyj0Nh/fcxar3taiJR8qxwom4wwEsXam&#10;4kLB+fTxOgMRIrLB2jEpeFKA1XLwssDcuI6/qT3GQqQQDjkqKGNscimDLsliGLuGOHE35y3GBH0h&#10;jccuhdtavmXZu7RYcWoosaFtSfp+fFgFF3fbdFZf+bN9flWP3cFrPTsoNRr26zmISH38F/+59ybN&#10;n0zh95l0gVz+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL1+Z9PBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;"/>
                     <v:rect id="Rectangle 116" style="position:absolute;top:89154;width:2286;height:2286;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1028" filled="f" stroked="f" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNrPmkwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CCN7W1D2IVKOoIK54WNbHfUzGtthMShLb+u83Cwt7m4/vOYtVb2vRkg+VYwWTcQaCWDtT&#10;caHgct69z0CEiGywdkwKXhRgtRy8LTA3ruNvak+xECmEQ44KyhibXMqgS7IYxq4hTtzdeYsxQV9I&#10;47FL4baWH1k2lRYrTg0lNrQtST9OT6vg6u6bzuobH9rXV/XcH73Ws6NSo2G/noOI1Md/8Z/706T5&#10;kyn8PpMukMsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE2s+aTBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                       <o:lock v:ext="edit" aspectratio="t"/>
                     </v:rect>
                     <w10:wrap anchorx="page" anchory="page"/>
                   </v:group>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
           <w:r w:rsidR="00F647DB">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="56"/>
               <w:szCs w:val="56"/>
             </w:rPr>
             <w:t>GP Trainee</w:t>
           </w:r>
           <w:r w:rsidR="00B4550F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
@@ -6105,51 +6105,51 @@
           <w:color w:val="343A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">tudy </w:t>
       </w:r>
       <w:r w:rsidR="007F0393">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00157C5F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eave budget to claim for exam fees, professional registrations, RCGP Portfolio fees, books, or equipment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C48D891" w14:textId="6C8580D4" w:rsidR="00157C5F" w:rsidRPr="00157C5F" w:rsidRDefault="00157C5F" w:rsidP="00157C5F">
+    <w:p w14:paraId="1C48D891" w14:textId="57BF8367" w:rsidR="00157C5F" w:rsidRPr="00157C5F" w:rsidRDefault="00157C5F" w:rsidP="00157C5F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="165" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157C5F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All claims for reimbursement from the </w:t>
       </w:r>
       <w:r w:rsidR="007F0393">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A40"/>
           <w:sz w:val="22"/>
@@ -6160,51 +6160,60 @@
       <w:r w:rsidRPr="00157C5F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">tudy </w:t>
       </w:r>
       <w:r w:rsidR="007F0393">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00157C5F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="343A40"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>eave budget should be made via the SEL e-expenses system after approval has been granted on Intrepid.</w:t>
+        <w:t xml:space="preserve">eave budget should be made via the SEL e-expenses system after approval has been granted on </w:t>
+      </w:r>
+      <w:r w:rsidR="004207E0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="343A40"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Codi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0CF6D7" w14:textId="3F89B551" w:rsidR="006336F5" w:rsidRDefault="00CB1A09" w:rsidP="00FC3BCA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2064728C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trainees are eligible to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2064728C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
@@ -6364,82 +6373,91 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> experience</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65CEF24A" w14:textId="39B4D556" w:rsidR="0096330C" w:rsidRPr="008B0B9F" w:rsidRDefault="0096330C" w:rsidP="0096330C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B0B9F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Study leave for trainees on </w:t>
+        <w:t xml:space="preserve">Study leave for trainees on out of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B0B9F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B0B9F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (OOP) will not be supported financially as </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B0B9F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">out of </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>the funding</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B0B9F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (OOP) will not be supported financially as the funding will be required for the trainee filling the post vacated.</w:t>
+        <w:t xml:space="preserve"> will be required for the trainee filling the post vacated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69690534" w14:textId="4CFBFE75" w:rsidR="0096330C" w:rsidRDefault="0096330C" w:rsidP="0096330C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A5DA6D7" w14:textId="75D68C39" w:rsidR="008B0B9F" w:rsidRDefault="008B0B9F" w:rsidP="0096330C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -6895,51 +6913,69 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eave allocation will be updated in line with the </w:t>
       </w:r>
       <w:bookmarkStart w:id="29" w:name="_Int_g4Tn6H26"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="20C99379">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>trainees</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="20C99379">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> annual training year (usually August but this will differ in the </w:t>
+        <w:t xml:space="preserve"> annual training year (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="20C99379">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>usually</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="20C99379">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> August but this will differ in the </w:t>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="_Int_nnU87Q40"/>
       <w:r w:rsidRPr="20C99379">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>case as</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="20C99379">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of individuals starting the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="20C99379">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7033,83 +7069,83 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009316A4" w:rsidRPr="59DC6EF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Wales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C89E99" w14:textId="4879337D" w:rsidR="00301E43" w:rsidRPr="00457DE7" w:rsidRDefault="00301E43" w:rsidP="00FC3BCA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7827F951" w14:textId="0AC3682D" w:rsidR="0089700C" w:rsidRPr="00457DE7" w:rsidRDefault="00301E43" w:rsidP="20C99379">
+    <w:p w14:paraId="7827F951" w14:textId="5EF099FF" w:rsidR="0089700C" w:rsidRPr="00457DE7" w:rsidRDefault="00301E43" w:rsidP="20C99379">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="20C99379">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Personal Study Leave </w:t>
       </w:r>
       <w:r w:rsidR="004A30BA" w:rsidRPr="20C99379">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">allowances can be viewed via </w:t>
       </w:r>
-      <w:r w:rsidR="00BD5D32" w:rsidRPr="20C99379">
-[...5 lines deleted...]
-        <w:t>Intrepid</w:t>
+      <w:r w:rsidR="004207E0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Codi</w:t>
       </w:r>
       <w:r w:rsidR="004A30BA" w:rsidRPr="20C99379">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Leave Manager accounts.  </w:t>
       </w:r>
       <w:bookmarkStart w:id="31" w:name="_Int_RL9Qqpv1"/>
       <w:r w:rsidR="000019D0" w:rsidRPr="20C99379">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If this information is not available, or considered to be incorrect, trainees should contact their local Medical Education Manager</w:t>
       </w:r>
       <w:r w:rsidR="00B50D32" w:rsidRPr="20C99379">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the first instance</w:t>
@@ -7178,99 +7214,115 @@
         </w:rPr>
         <w:t>Application Guidelines</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidR="00C51726" w:rsidRPr="00857F07">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7C5D28" w14:textId="77777777" w:rsidR="00C51726" w:rsidRPr="00C51726" w:rsidRDefault="00C51726" w:rsidP="00FC3BCA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A0E8B30" w14:textId="4D02FFB3" w:rsidR="00C51726" w:rsidRPr="00C51726" w:rsidRDefault="00C51726" w:rsidP="00FC3BCA">
+    <w:p w14:paraId="6A0E8B30" w14:textId="72E186FE" w:rsidR="00C51726" w:rsidRPr="00C51726" w:rsidRDefault="00C51726" w:rsidP="00FC3BCA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51726">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All applications for Study Leave must be submitted through the </w:t>
       </w:r>
-      <w:r w:rsidR="00353C2A">
-[...5 lines deleted...]
-        <w:t>Intrepid</w:t>
+      <w:r w:rsidR="004207E0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Codi </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51726">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Leave Manager (</w:t>
-[...7 lines deleted...]
-        <w:t>I</w:t>
+        <w:t>Leave Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="004207E0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51726">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>LM) via the Intrepid database.</w:t>
+        <w:t>via the</w:t>
+      </w:r>
+      <w:r w:rsidR="004207E0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Codi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C51726">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> database.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AFEB177" w14:textId="77777777" w:rsidR="00C51726" w:rsidRPr="00C51726" w:rsidRDefault="00C51726" w:rsidP="00FC3BCA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27EAF3D4" w14:textId="73C454F7" w:rsidR="00C51726" w:rsidRPr="00C51726" w:rsidRDefault="00C51726" w:rsidP="00FC3BCA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -8927,139 +8979,147 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LEPs</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51726">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7154A251" w14:textId="77777777" w:rsidR="00040B9F" w:rsidRPr="00C51726" w:rsidRDefault="00040B9F" w:rsidP="00FC3BCA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71203038" w14:textId="4CE7A3F6" w:rsidR="00C51726" w:rsidRPr="00C51726" w:rsidRDefault="00C51726" w:rsidP="59DC6EF7">
+    <w:p w14:paraId="71203038" w14:textId="3FB02A92" w:rsidR="00C51726" w:rsidRPr="00C51726" w:rsidRDefault="00C51726" w:rsidP="59DC6EF7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59DC6EF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Those responsible for managing the Study Leave budget must ensure that individual Study Leave decisions are recorded via the </w:t>
-[...15 lines deleted...]
-        <w:t>LM</w:t>
+        <w:t xml:space="preserve">Those responsible for managing the Study Leave budget must ensure that individual Study Leave decisions are recorded. For quality control, they should work with their designated Regional </w:t>
+      </w:r>
+      <w:r w:rsidR="004207E0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Codi</w:t>
       </w:r>
       <w:r w:rsidRPr="59DC6EF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. For quality control, they should work with their designated Regional Intrepid Officer to report on the number of applications approved/not approved, reasons for non-approval, budget spent, whether approved Study Leave was </w:t>
+        <w:t xml:space="preserve"> Officer to report on the number of applications approved/not approved, reasons for non-approval, budget spent, whether approved Study Leave was </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="59DC6EF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>actually taken</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="59DC6EF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and reasons for approved Study Leave not being taken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE6C3C2" w14:textId="77777777" w:rsidR="00C51726" w:rsidRPr="00C51726" w:rsidRDefault="00C51726" w:rsidP="00FC3BCA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01F0ED94" w14:textId="268CD417" w:rsidR="00C51726" w:rsidRPr="00C51726" w:rsidRDefault="00C51726" w:rsidP="00FC3BCA">
+    <w:p w14:paraId="01F0ED94" w14:textId="663E87A3" w:rsidR="00C51726" w:rsidRPr="00C51726" w:rsidRDefault="00C51726" w:rsidP="00FC3BCA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51726">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Actual expenses claimed for Study Leave must be recorded on the Intrepid database by the Medical Education Centre. Details of Study Leave expenses should be made available to HEIW on request in line with financial accountability. </w:t>
+        <w:t xml:space="preserve">Actual expenses claimed for Study Leave must be recorded on the </w:t>
+      </w:r>
+      <w:r w:rsidR="004207E0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Codi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C51726">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">database by the Medical Education Centre. Details of Study Leave expenses should be made available to HEIW on request in line with financial accountability. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A2876F" w14:textId="77777777" w:rsidR="00C51726" w:rsidRPr="00C51726" w:rsidRDefault="00C51726" w:rsidP="00FC3BCA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60329F70" w14:textId="6D143A59" w:rsidR="00C51726" w:rsidRPr="000924D1" w:rsidRDefault="00D756B9" w:rsidP="00FC3BCA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
@@ -10820,83 +10880,83 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Head of School </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00800154" w:rsidRPr="008101CA" w:rsidSect="00D756B9">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="412A3B43" w14:textId="77777777" w:rsidR="00024E9F" w:rsidRDefault="00024E9F" w:rsidP="00AC6113">
+    <w:p w14:paraId="6D6C1F62" w14:textId="77777777" w:rsidR="009163A6" w:rsidRDefault="009163A6" w:rsidP="00AC6113">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3427C691" w14:textId="77777777" w:rsidR="00024E9F" w:rsidRDefault="00024E9F" w:rsidP="00AC6113">
+    <w:p w14:paraId="6AA3011F" w14:textId="77777777" w:rsidR="009163A6" w:rsidRDefault="009163A6" w:rsidP="00AC6113">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="20DA8D1B" w14:textId="77777777" w:rsidR="00024E9F" w:rsidRDefault="00024E9F">
+    <w:p w14:paraId="5B09F717" w14:textId="77777777" w:rsidR="009163A6" w:rsidRDefault="009163A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -10926,61 +10986,61 @@
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7528354B" w14:textId="77777777" w:rsidR="006B3031" w:rsidRDefault="006B3031">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1969629634"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="71DEC3C3" w14:textId="173DD8D1" w:rsidR="008E7939" w:rsidRDefault="008E7939">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Page | </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
@@ -10991,115 +11051,115 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0CBDC2E2" w14:textId="77777777" w:rsidR="008E7939" w:rsidRDefault="008E7939">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05F48B08" w14:textId="3C06A2A6" w:rsidR="00047F7C" w:rsidRDefault="323120CA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Updated </w:t>
     </w:r>
     <w:r w:rsidR="006B3031">
       <w:t>August</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="001143CB">
       <w:t>4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B22858A" w14:textId="77777777" w:rsidR="00024E9F" w:rsidRDefault="00024E9F" w:rsidP="00AC6113">
+    <w:p w14:paraId="28D37D78" w14:textId="77777777" w:rsidR="009163A6" w:rsidRDefault="009163A6" w:rsidP="00AC6113">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C63ED54" w14:textId="77777777" w:rsidR="00024E9F" w:rsidRDefault="00024E9F" w:rsidP="00AC6113">
+    <w:p w14:paraId="7842F3AC" w14:textId="77777777" w:rsidR="009163A6" w:rsidRDefault="009163A6" w:rsidP="00AC6113">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5FEA1CC3" w14:textId="77777777" w:rsidR="00024E9F" w:rsidRDefault="00024E9F">
+    <w:p w14:paraId="60037168" w14:textId="77777777" w:rsidR="009163A6" w:rsidRDefault="009163A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25AA6397" w14:textId="77777777" w:rsidR="006B3031" w:rsidRDefault="006B3031">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
     <w:tr w:rsidR="323120CA" w14:paraId="5448D73B" w14:textId="77777777" w:rsidTr="001143CB">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="18B0EBB0" w14:textId="291A7FCC" w:rsidR="323120CA" w:rsidRDefault="323120CA" w:rsidP="001143CB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -11116,51 +11176,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0ACE5EF8" w14:textId="28D3EDB0" w:rsidR="323120CA" w:rsidRDefault="323120CA" w:rsidP="001143CB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4533B8DA" w14:textId="7954B179" w:rsidR="323120CA" w:rsidRDefault="323120CA" w:rsidP="001143CB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
     <w:tr w:rsidR="323120CA" w14:paraId="16906F86" w14:textId="77777777" w:rsidTr="001143CB">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7AC14182" w14:textId="45FE9B53" w:rsidR="323120CA" w:rsidRDefault="323120CA" w:rsidP="001143CB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -11255,51 +11315,51 @@
     <int2:bookmark int2:bookmarkName="_Int_b9gavVjl" int2:invalidationBookmarkName="" int2:hashCode="6LS/LQDNFalIAT" int2:id="OXvPa9hb">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_KCrgoIFy" int2:invalidationBookmarkName="" int2:hashCode="otKwpfxI2DrjQ0" int2:id="MOzMD97S">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_edIWBQ85" int2:invalidationBookmarkName="" int2:hashCode="s4S96Zk6rq7g8o" int2:id="8n9fzNsh">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_bnyHYoft" int2:invalidationBookmarkName="" int2:hashCode="BHqJDLsLJ8Bx1B" int2:id="OjqllQl1">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_6riGcSgR" int2:invalidationBookmarkName="" int2:hashCode="KHRsqHjMiTzxiA" int2:id="rLMudpAS">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_JZ4enYDv" int2:invalidationBookmarkName="" int2:hashCode="go+AKSZbnEMHMp" int2:id="8CAHsCpR">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C41342"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="20D286C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -15550,51 +15610,51 @@
   <w:num w:numId="30" w16cid:durableId="1163938057">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="769160770">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1792824736">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1170019657">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1535381036">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="443886480">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="878130896">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -15996,50 +16056,51 @@
     <w:rsid w:val="003E0E8B"/>
     <w:rsid w:val="003E14FE"/>
     <w:rsid w:val="003E2E5B"/>
     <w:rsid w:val="003E34FD"/>
     <w:rsid w:val="003E3605"/>
     <w:rsid w:val="003E3851"/>
     <w:rsid w:val="003E5343"/>
     <w:rsid w:val="003E6D93"/>
     <w:rsid w:val="003E7317"/>
     <w:rsid w:val="003E735A"/>
     <w:rsid w:val="003F01B1"/>
     <w:rsid w:val="003F1503"/>
     <w:rsid w:val="003F1B26"/>
     <w:rsid w:val="003F40FE"/>
     <w:rsid w:val="003F47FC"/>
     <w:rsid w:val="003F4BE0"/>
     <w:rsid w:val="003F7846"/>
     <w:rsid w:val="003F78B8"/>
     <w:rsid w:val="004029D6"/>
     <w:rsid w:val="00404D5A"/>
     <w:rsid w:val="004072E7"/>
     <w:rsid w:val="0040782B"/>
     <w:rsid w:val="00407B24"/>
     <w:rsid w:val="00414E1A"/>
     <w:rsid w:val="004155A8"/>
+    <w:rsid w:val="004207E0"/>
     <w:rsid w:val="00420975"/>
     <w:rsid w:val="0042128D"/>
     <w:rsid w:val="00423EEA"/>
     <w:rsid w:val="0042449A"/>
     <w:rsid w:val="00424FD7"/>
     <w:rsid w:val="00432ADB"/>
     <w:rsid w:val="00433B28"/>
     <w:rsid w:val="0043498D"/>
     <w:rsid w:val="00434D5D"/>
     <w:rsid w:val="004366C0"/>
     <w:rsid w:val="00441BE5"/>
     <w:rsid w:val="00441E78"/>
     <w:rsid w:val="00447877"/>
     <w:rsid w:val="00450A61"/>
     <w:rsid w:val="00451355"/>
     <w:rsid w:val="004528EE"/>
     <w:rsid w:val="00452AC6"/>
     <w:rsid w:val="004537C8"/>
     <w:rsid w:val="00454403"/>
     <w:rsid w:val="004544F8"/>
     <w:rsid w:val="00456CDF"/>
     <w:rsid w:val="00457DE7"/>
     <w:rsid w:val="0046053F"/>
     <w:rsid w:val="00461B83"/>
     <w:rsid w:val="0046716D"/>
@@ -16521,50 +16582,51 @@
     <w:rsid w:val="008C5D20"/>
     <w:rsid w:val="008C6928"/>
     <w:rsid w:val="008C7DA5"/>
     <w:rsid w:val="008D571B"/>
     <w:rsid w:val="008D6001"/>
     <w:rsid w:val="008D744C"/>
     <w:rsid w:val="008E03FF"/>
     <w:rsid w:val="008E08F4"/>
     <w:rsid w:val="008E15ED"/>
     <w:rsid w:val="008E192D"/>
     <w:rsid w:val="008E1BCF"/>
     <w:rsid w:val="008E27FA"/>
     <w:rsid w:val="008E7939"/>
     <w:rsid w:val="008E7AA3"/>
     <w:rsid w:val="008F0C41"/>
     <w:rsid w:val="008F16C0"/>
     <w:rsid w:val="008F2D39"/>
     <w:rsid w:val="008F3619"/>
     <w:rsid w:val="0090350B"/>
     <w:rsid w:val="00904BF1"/>
     <w:rsid w:val="00906A31"/>
     <w:rsid w:val="00907498"/>
     <w:rsid w:val="00910D79"/>
     <w:rsid w:val="00912370"/>
     <w:rsid w:val="00912C39"/>
+    <w:rsid w:val="009163A6"/>
     <w:rsid w:val="00920056"/>
     <w:rsid w:val="00924256"/>
     <w:rsid w:val="0092566D"/>
     <w:rsid w:val="00925B4A"/>
     <w:rsid w:val="00926A68"/>
     <w:rsid w:val="0093055B"/>
     <w:rsid w:val="00930D31"/>
     <w:rsid w:val="0093143F"/>
     <w:rsid w:val="009316A4"/>
     <w:rsid w:val="009316DC"/>
     <w:rsid w:val="00931775"/>
     <w:rsid w:val="009336ED"/>
     <w:rsid w:val="00933919"/>
     <w:rsid w:val="009346D6"/>
     <w:rsid w:val="00935D57"/>
     <w:rsid w:val="00935F4A"/>
     <w:rsid w:val="00937FC5"/>
     <w:rsid w:val="009401F6"/>
     <w:rsid w:val="00940414"/>
     <w:rsid w:val="0094099B"/>
     <w:rsid w:val="00944423"/>
     <w:rsid w:val="00945808"/>
     <w:rsid w:val="00946831"/>
     <w:rsid w:val="00946CF3"/>
     <w:rsid w:val="00946EF9"/>
@@ -17032,50 +17094,51 @@
     <w:rsid w:val="00DF2691"/>
     <w:rsid w:val="00DF42F7"/>
     <w:rsid w:val="00DF5E9D"/>
     <w:rsid w:val="00DF616D"/>
     <w:rsid w:val="00DF6944"/>
     <w:rsid w:val="00DF73B1"/>
     <w:rsid w:val="00E01133"/>
     <w:rsid w:val="00E013FE"/>
     <w:rsid w:val="00E018AF"/>
     <w:rsid w:val="00E0335A"/>
     <w:rsid w:val="00E05052"/>
     <w:rsid w:val="00E06004"/>
     <w:rsid w:val="00E065E1"/>
     <w:rsid w:val="00E06D57"/>
     <w:rsid w:val="00E07C77"/>
     <w:rsid w:val="00E07DA1"/>
     <w:rsid w:val="00E07E7F"/>
     <w:rsid w:val="00E11A62"/>
     <w:rsid w:val="00E144AB"/>
     <w:rsid w:val="00E15096"/>
     <w:rsid w:val="00E155BF"/>
     <w:rsid w:val="00E1793D"/>
     <w:rsid w:val="00E21D2C"/>
     <w:rsid w:val="00E22713"/>
     <w:rsid w:val="00E243A1"/>
+    <w:rsid w:val="00E309B0"/>
     <w:rsid w:val="00E30CF7"/>
     <w:rsid w:val="00E315B8"/>
     <w:rsid w:val="00E34F95"/>
     <w:rsid w:val="00E36FEC"/>
     <w:rsid w:val="00E40FEE"/>
     <w:rsid w:val="00E41187"/>
     <w:rsid w:val="00E413FC"/>
     <w:rsid w:val="00E419BD"/>
     <w:rsid w:val="00E41C6A"/>
     <w:rsid w:val="00E444B9"/>
     <w:rsid w:val="00E45DBA"/>
     <w:rsid w:val="00E462A9"/>
     <w:rsid w:val="00E47C1E"/>
     <w:rsid w:val="00E50B92"/>
     <w:rsid w:val="00E542EB"/>
     <w:rsid w:val="00E55297"/>
     <w:rsid w:val="00E55816"/>
     <w:rsid w:val="00E55908"/>
     <w:rsid w:val="00E55C09"/>
     <w:rsid w:val="00E56535"/>
     <w:rsid w:val="00E57572"/>
     <w:rsid w:val="00E576A1"/>
     <w:rsid w:val="00E57ABA"/>
     <w:rsid w:val="00E6174C"/>
     <w:rsid w:val="00E62306"/>
@@ -17293,51 +17356,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="450518D3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F8F02750-5A18-4F33-869B-11F8C2D437DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18499,51 +18562,51 @@
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00353C2A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E50B92"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="321588172">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="379520600">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18994,59 +19057,70 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate>CAROLINE GROVES</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9ef96922-22b1-4c5a-a191-266165c5ccc2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2753745c-f58b-4e25-a707-33736c4d1cbb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100326658B0EC0F334BA57B5C4BF4FA95E3" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="204245bcfc6552f5722b7cf1c2e1891f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2753745c-f58b-4e25-a707-33736c4d1cbb" xmlns:ns3="9ef96922-22b1-4c5a-a191-266165c5ccc2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7bf310b8f40c86d7e11a67462e5ebb11" ns2:_="" ns3:_="">
     <xsd:import namespace="2753745c-f58b-4e25-a707-33736c4d1cbb"/>
     <xsd:import namespace="9ef96922-22b1-4c5a-a191-266165c5ccc2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -19237,130 +19311,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{525D823F-844A-495F-B018-708B47F045B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FC2DEC0-F960-4AB3-9CF7-D8E701E00ABF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{525D823F-844A-495F-B018-708B47F045B8}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B8579E5-ECB5-4DFE-B0DF-34E3E54A81B0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9ef96922-22b1-4c5a-a191-266165c5ccc2"/>
+    <ds:schemaRef ds:uri="2753745c-f58b-4e25-a707-33736c4d1cbb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59E300B1-CDEF-4A88-979C-2C7D01EC9AAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2753745c-f58b-4e25-a707-33736c4d1cbb"/>
     <ds:schemaRef ds:uri="9ef96922-22b1-4c5a-a191-266165c5ccc2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3283</Words>
-  <Characters>18715</Characters>
+  <Words>3524</Words>
+  <Characters>18432</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>155</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>512</Lines>
+  <Paragraphs>255</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>e</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21955</CharactersWithSpaces>
+  <CharactersWithSpaces>21701</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Building research capacity in health education and improvement wales</dc:title>
   <dc:subject>IDENTIFICATION OF ORGANISATIONAL NEEDS</dc:subject>
   <dc:creator>B875 LEADERS OF CHANGE</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100326658B0EC0F334BA57B5C4BF4FA95E3</vt:lpwstr>