--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -1077,52 +1077,53 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097658A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Work email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6875" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="63D08D32" w14:textId="77777777" w:rsidR="00B94C2B" w:rsidRPr="0097658A" w:rsidRDefault="00B94C2B" w:rsidP="00C9251D">
-            <w:pPr>
+          <w:p w14:paraId="63D08D32" w14:textId="77777777" w:rsidR="00B94C2B" w:rsidRPr="0097658A" w:rsidRDefault="00B94C2B" w:rsidP="00A4478D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00723CBF" w:rsidRPr="0097658A" w14:paraId="16202A8F" w14:textId="77777777" w:rsidTr="00C9251D">
         <w:trPr>
           <w:trHeight w:val="93"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3190" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="05C50693" w14:textId="72FBCBE6" w:rsidR="00723CBF" w:rsidRPr="0097658A" w:rsidRDefault="00D052AE" w:rsidP="00C9251D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -3024,152 +3025,204 @@
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C50AF0">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Learners must be aged 18 or over to complete this qualification. </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6C89A71C" w14:textId="77777777" w:rsidR="00463FBE" w:rsidRPr="00C50AF0" w:rsidRDefault="00463FBE" w:rsidP="00C9251D">
                   <w:pPr>
                     <w:pStyle w:val="NoSpacing"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="3E013921" w14:textId="77777777" w:rsidR="00463FBE" w:rsidRPr="00013D46" w:rsidRDefault="00463FBE" w:rsidP="00463FBE">
+                <w:p w14:paraId="3E013921" w14:textId="77777777" w:rsidR="00463FBE" w:rsidRPr="00FB4E54" w:rsidRDefault="00463FBE" w:rsidP="00463FBE">
                   <w:pPr>
                     <w:pStyle w:val="NoSpacing"/>
                     <w:rPr>
-                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00013D46">
+                  <w:r w:rsidRPr="00FB4E54">
                     <w:rPr>
-                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The qualification Reference Number: </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00013D46">
+                  <w:r w:rsidRPr="00FB4E54">
                     <w:rPr>
-                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>600/2617/0</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4FF984E9" w14:textId="77777777" w:rsidR="00463FBE" w:rsidRPr="00013D46" w:rsidRDefault="00463FBE" w:rsidP="00463FBE">
+                <w:p w14:paraId="4FF984E9" w14:textId="77777777" w:rsidR="00463FBE" w:rsidRPr="00FB4E54" w:rsidRDefault="00463FBE" w:rsidP="00463FBE">
                   <w:pPr>
                     <w:pStyle w:val="NoSpacing"/>
                     <w:rPr>
-                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00013D46">
+                  <w:r w:rsidRPr="00FB4E54">
                     <w:rPr>
-                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">QW Approval/Designation No: </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00013D46">
+                  <w:r w:rsidRPr="00FB4E54">
                     <w:rPr>
-                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>C00/0396/9</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="326CBF9A" w14:textId="5F0446FD" w:rsidR="00463FBE" w:rsidRPr="00013D46" w:rsidRDefault="00463FBE" w:rsidP="00463FBE">
+                <w:p w14:paraId="326CBF9A" w14:textId="5F0446FD" w:rsidR="00463FBE" w:rsidRPr="00FB4E54" w:rsidRDefault="00463FBE" w:rsidP="00463FBE">
                   <w:pPr>
                     <w:pStyle w:val="NoSpacing"/>
                     <w:rPr>
-                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00013D46">
+                  <w:r w:rsidRPr="00FB4E54">
                     <w:rPr>
-                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Guided learning hours (GLH): </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00013D46">
+                  <w:r w:rsidRPr="00FB4E54">
                     <w:rPr>
-                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>84</w:t>
                   </w:r>
-                  <w:r w:rsidR="00013D46">
+                  <w:r w:rsidR="00013D46" w:rsidRPr="00FB4E54">
                     <w:rPr>
-                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> hours</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4EC388E1" w14:textId="10FF5270" w:rsidR="00723CBF" w:rsidRPr="00013D46" w:rsidRDefault="00463FBE" w:rsidP="00463FBE">
+                <w:p w14:paraId="4EC388E1" w14:textId="10FF5270" w:rsidR="00723CBF" w:rsidRDefault="00463FBE" w:rsidP="00463FBE">
                   <w:pPr>
                     <w:pStyle w:val="NoSpacing"/>
                     <w:rPr>
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00013D46">
+                  <w:r w:rsidRPr="00FB4E54">
                     <w:rPr>
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Total qualification time (TQT): </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00013D46">
+                  <w:r w:rsidRPr="00FB4E54">
                     <w:rPr>
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>150</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00013D46">
+                  <w:r w:rsidRPr="00FB4E54">
                     <w:rPr>
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> hours</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="10043924" w14:textId="21643B2D" w:rsidR="00662AA7" w:rsidRPr="00FB4E54" w:rsidRDefault="00662AA7" w:rsidP="00463FBE">
+                  <w:pPr>
+                    <w:pStyle w:val="NoSpacing"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00662AA7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>12 Month</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Programme</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7E98C663" w14:textId="77777777" w:rsidR="00723CBF" w:rsidRPr="00BD4ECE" w:rsidRDefault="00723CBF" w:rsidP="00463FBE">
                   <w:pPr>
                     <w:pStyle w:val="NoSpacing"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0192ACED" w14:textId="77777777" w:rsidR="00463FBE" w:rsidRDefault="00463FBE" w:rsidP="00C9251D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3668,51 +3721,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D500D6F" w14:textId="0E71FB51" w:rsidR="00723CBF" w:rsidRDefault="00723CBF" w:rsidP="00723CBF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004540C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">You will also need to provide an audit trail of your meetings with each </w:t>
             </w:r>
             <w:r w:rsidR="00463FBE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>learner</w:t>
             </w:r>
             <w:r w:rsidRPr="004540C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to include details of planning, reviews, feedback and judgement. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73202786" w14:textId="77777777" w:rsidR="00723CBF" w:rsidRPr="004540C3" w:rsidRDefault="00723CBF" w:rsidP="00C9251D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
@@ -4039,51 +4091,51 @@
             <w:r w:rsidR="009B6471" w:rsidRPr="00013D46">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">learners completing competence-based training within their work </w:t>
             </w:r>
             <w:r w:rsidRPr="00013D46">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>area</w:t>
             </w:r>
             <w:r w:rsidR="009B6471" w:rsidRPr="00013D46">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6559F663" w14:textId="77777777" w:rsidR="00723CBF" w:rsidRPr="00013D46" w:rsidRDefault="00723CBF" w:rsidP="00C9251D">
+          <w:p w14:paraId="6559F663" w14:textId="77777777" w:rsidR="00723CBF" w:rsidRPr="00662AA7" w:rsidRDefault="00723CBF" w:rsidP="00C9251D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00013D46">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Allow the new </w:t>
             </w:r>
             <w:r w:rsidR="009B6471" w:rsidRPr="00013D46">
               <w:rPr>
@@ -4102,50 +4154,85 @@
               <w:t xml:space="preserve"> to provide </w:t>
             </w:r>
             <w:r w:rsidR="009B6471" w:rsidRPr="00013D46">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>assessor</w:t>
             </w:r>
             <w:r w:rsidRPr="00013D46">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> support to HEIW on completion of the qualification for approximately one day per annum as required</w:t>
             </w:r>
             <w:r w:rsidR="009B6471" w:rsidRPr="00013D46">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00E2F04B" w14:textId="58DFF204" w:rsidR="00662AA7" w:rsidRPr="00013D46" w:rsidRDefault="00662AA7" w:rsidP="00C9251D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662AA7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The CAVA course timeframe expectation of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12 months</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B9B27AD" w14:textId="13274A4C" w:rsidR="009B6471" w:rsidRPr="00391E81" w:rsidRDefault="009B6471" w:rsidP="009B6471">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00723CBF" w:rsidRPr="0097658A" w14:paraId="0A0DE061" w14:textId="77777777" w:rsidTr="00C9251D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2691" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -4746,73 +4833,71 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6FEDD823" w14:textId="4FE8E76A" w:rsidR="00723CBF" w:rsidRDefault="00723CBF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3108"/>
         <w:gridCol w:w="7099"/>
       </w:tblGrid>
       <w:tr w:rsidR="00013D46" w:rsidRPr="0097658A" w14:paraId="286C7D7C" w14:textId="77777777" w:rsidTr="00C9251D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6002889A" w14:textId="47EEAA67" w:rsidR="00013D46" w:rsidRPr="00B8753A" w:rsidRDefault="00013D46" w:rsidP="00C9251D">
+          <w:p w14:paraId="6002889A" w14:textId="6F5D121C" w:rsidR="00013D46" w:rsidRPr="00B8753A" w:rsidRDefault="00662AA7" w:rsidP="00C9251D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B8753A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Applicant</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B8753A">
+              <w:t>Applicants</w:t>
+            </w:r>
+            <w:r w:rsidR="00013D46" w:rsidRPr="00B8753A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> sign off </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C3F6DE9" w14:textId="77777777" w:rsidR="00013D46" w:rsidRPr="000E4C34" w:rsidRDefault="00013D46" w:rsidP="00C9251D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E4C34">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A successful application for this training will be taken as a commitment by you to complete the training and contribute to supporting other staff to undertake qualifications in partnership with HEIW. </w:t>
@@ -4973,61 +5058,61 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35029C7C" w14:textId="77777777" w:rsidR="00013D46" w:rsidRDefault="00013D46"/>
     <w:sectPr w:rsidR="00013D46">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08D39C57" w14:textId="77777777" w:rsidR="00723CBF" w:rsidRDefault="00723CBF" w:rsidP="00723CBF">
+    <w:p w14:paraId="69E24984" w14:textId="77777777" w:rsidR="00B42454" w:rsidRDefault="00B42454" w:rsidP="00723CBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="179EC7B9" w14:textId="77777777" w:rsidR="00723CBF" w:rsidRDefault="00723CBF" w:rsidP="00723CBF">
+    <w:p w14:paraId="7B224162" w14:textId="77777777" w:rsidR="00B42454" w:rsidRDefault="00B42454" w:rsidP="00723CBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5122,76 +5207,82 @@
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00723CBF">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">Doc Name: </w:t>
           </w:r>
           <w:r w:rsidRPr="00723CBF">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>CAVA Course Application</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1276" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2FA3230D" w14:textId="5B628F0A" w:rsidR="00723CBF" w:rsidRPr="00723CBF" w:rsidRDefault="00723CBF" w:rsidP="00723CBF">
+        <w:p w14:paraId="2FA3230D" w14:textId="6AAF5340" w:rsidR="00723CBF" w:rsidRPr="00723CBF" w:rsidRDefault="00723CBF" w:rsidP="00723CBF">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00723CBF">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Version:</w:t>
           </w:r>
           <w:r w:rsidRPr="00723CBF">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve"> 2</w:t>
           </w:r>
           <w:r w:rsidR="001B034E">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>.1</w:t>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00A4478D">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2977" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="20846D16" w14:textId="39A3A97B" w:rsidR="00723CBF" w:rsidRPr="00723CBF" w:rsidRDefault="00723CBF" w:rsidP="00723CBF">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00723CBF">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Date of Review:</w:t>
           </w:r>
           <w:r w:rsidRPr="00723CBF">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5270,61 +5361,61 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="730B4431" w14:textId="77777777" w:rsidR="00723CBF" w:rsidRDefault="00723CBF" w:rsidP="00723CBF">
+    <w:p w14:paraId="69FE70E0" w14:textId="77777777" w:rsidR="00B42454" w:rsidRDefault="00B42454" w:rsidP="00723CBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="486D5A23" w14:textId="77777777" w:rsidR="00723CBF" w:rsidRDefault="00723CBF" w:rsidP="00723CBF">
+    <w:p w14:paraId="03B69736" w14:textId="77777777" w:rsidR="00B42454" w:rsidRDefault="00B42454" w:rsidP="00723CBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1776EE85" w14:textId="053F6B7D" w:rsidR="00723CBF" w:rsidRDefault="00723CBF" w:rsidP="00723CBF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D0B4737" wp14:editId="64B7FAA5">
           <wp:extent cx="2088118" cy="489585"/>
@@ -5380,51 +5471,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:69.5pt;height:58.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:69.65pt;height:58.55pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="Picture1"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11D42901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A0A689E"/>
     <w:lvl w:ilvl="0" w:tplc="4A003406">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -6328,131 +6419,138 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1964143156">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1524397065">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1006245436">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="554971535">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1877497646">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1499613078">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00723CBF"/>
     <w:rsid w:val="000122CD"/>
     <w:rsid w:val="00013D46"/>
     <w:rsid w:val="000E0123"/>
     <w:rsid w:val="00184B29"/>
+    <w:rsid w:val="001A5843"/>
     <w:rsid w:val="001B034E"/>
     <w:rsid w:val="001C560E"/>
     <w:rsid w:val="002D3ADC"/>
     <w:rsid w:val="003229E3"/>
     <w:rsid w:val="00463FBE"/>
+    <w:rsid w:val="004B7443"/>
     <w:rsid w:val="004E06ED"/>
     <w:rsid w:val="00504377"/>
     <w:rsid w:val="00530737"/>
     <w:rsid w:val="005800D3"/>
     <w:rsid w:val="005E45A3"/>
     <w:rsid w:val="005E7CC7"/>
     <w:rsid w:val="00612191"/>
+    <w:rsid w:val="00662AA7"/>
     <w:rsid w:val="006E6D10"/>
     <w:rsid w:val="00723CBF"/>
     <w:rsid w:val="0089119F"/>
     <w:rsid w:val="008B7EDC"/>
     <w:rsid w:val="009070A2"/>
     <w:rsid w:val="00943627"/>
     <w:rsid w:val="00965522"/>
     <w:rsid w:val="009B6471"/>
     <w:rsid w:val="009F3690"/>
     <w:rsid w:val="00A041B8"/>
+    <w:rsid w:val="00A4478D"/>
     <w:rsid w:val="00AC3073"/>
+    <w:rsid w:val="00B42454"/>
     <w:rsid w:val="00B44D94"/>
     <w:rsid w:val="00B94C2B"/>
     <w:rsid w:val="00BC2462"/>
     <w:rsid w:val="00C73362"/>
     <w:rsid w:val="00C83F59"/>
     <w:rsid w:val="00CD72D9"/>
     <w:rsid w:val="00CE0816"/>
     <w:rsid w:val="00CF3714"/>
     <w:rsid w:val="00D052AE"/>
     <w:rsid w:val="00D259C9"/>
     <w:rsid w:val="00E05E7B"/>
     <w:rsid w:val="00E35EF6"/>
     <w:rsid w:val="00E559AB"/>
     <w:rsid w:val="00FA57BD"/>
+    <w:rsid w:val="00FB4E54"/>
+    <w:rsid w:val="56A01D78"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="59AA943D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{328E5D1F-1AF2-4E5D-BED7-5A6FCFC6E111}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -7328,74 +7426,65 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="facc9ac4-98b8-4e3a-89f9-87daf8acaaca" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5e784023-5765-4c27-8fc9-8c1e886dc87f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5e784023-5765-4c27-8fc9-8c1e886dc87f" xmlns:ns3="facc9ac4-98b8-4e3a-89f9-87daf8acaaca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce16ebd0d2165ebf30432ddccc33b315" ns1:_="" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D6ADC594821D2641B2F99D55614B877A" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3984411f3f95705b4079ed4efd96064b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5e784023-5765-4c27-8fc9-8c1e886dc87f" xmlns:ns3="facc9ac4-98b8-4e3a-89f9-87daf8acaaca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7930fa75d5b1523726cef3f1ffa5958a" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5e784023-5765-4c27-8fc9-8c1e886dc87f"/>
     <xsd:import namespace="facc9ac4-98b8-4e3a-89f9-87daf8acaaca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -7621,120 +7710,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3232E9B9-746C-4C4E-96EE-875620FFB58D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="facc9ac4-98b8-4e3a-89f9-87daf8acaaca"/>
     <ds:schemaRef ds:uri="5e784023-5765-4c27-8fc9-8c1e886dc87f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78E32165-8702-4458-AA83-23E136547202}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8CCCDFE-9046-4216-8223-51ECE55C22E7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="5e784023-5765-4c27-8fc9-8c1e886dc87f"/>
     <ds:schemaRef ds:uri="facc9ac4-98b8-4e3a-89f9-87daf8acaaca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B583E88D-D7C1-47EF-93A8-FEFAEB1CFF0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>849</Words>
-  <Characters>4844</Characters>
+  <Words>860</Words>
+  <Characters>4904</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5682</CharactersWithSpaces>
+  <CharactersWithSpaces>5753</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Teresa Davies-Elvin (HEIW)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D6ADC594821D2641B2F99D55614B877A</vt:lpwstr>
   </property>