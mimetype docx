--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -1,94 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C785F29" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+    <w:p w14:paraId="00E75707" w14:textId="5BF7B910" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00670C4A" w:rsidP="002C0BB7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:sz w:val="14"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="14"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15730176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73C907AF" wp14:editId="0238C561">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15730176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73C907AF" wp14:editId="64839287">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>5558582</wp:posOffset>
+                  <wp:posOffset>5784850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>286511</wp:posOffset>
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1999614" cy="1917064"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="1770380" cy="1612900"/>
+                <wp:effectExtent l="0" t="0" r="1270" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Group 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1999614" cy="1917064"/>
+                          <a:ext cx="1770380" cy="1612900"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1999614" cy="1917064"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="2" name="Graphic 2"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1479825" y="307901"/>
                             <a:ext cx="519430" cy="1609090"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
                             <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
                               <a:path w="519430" h="1609090">
                                 <a:moveTo>
                                   <a:pt x="339085" y="1608775"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="384087" y="1566000"/>
@@ -298,87 +299,93 @@
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1086923" y="860109"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1396952" y="901989"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
                             <a:srgbClr val="AEC90A"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="7AE27CA3" id="Group 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:437.7pt;margin-top:22.55pt;width:157.45pt;height:150.95pt;z-index:15730176;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="19996,19170" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYVEM+agUAADETAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu20YUfC/QfyD4XmvvFyFyEDiOUSBI&#10;AiRFn2mKuqAUyZK05fx9Z2+SE1eUkSYFChQGtEvz8HB2ds7skV68fNjV2X3VD9u2WeT0guRZ1ZTt&#10;ctusF/lvn978YvJsGItmWdRtUy3yz9WQv7z8+acX+25esXbT1suqz5CkGeb7bpFvxrGbz2ZDual2&#10;xXDRdlWDm6u23xUjLvv1bNkXe2Tf1TNGiJrt237Z9W1ZDQP++zrczC99/tWqKsf3q9VQjVm9yIFt&#10;9J+9/7x1n7PLF8V83RfdZltGGMU3oNgV2wYvPaR6XYxFdtdvn6Tabcu+HdrVeFG2u1m7Wm3Lyq8B&#10;q6Hkq9Xc9O1d59eynu/X3YEmUPsVT9+ctnx3f9N3H7sPfUCP6du2/GMAL7N9t54/vu+u18fgh1W/&#10;cw9hEdmDZ/TzgdHqYcxK/JNaaxUVeVbiHrVUEyUC5+UGG/PkuXJzfebJWTEPL/bwDnD2HfQzHCka&#10;/hlFHzdFV3nmB0fBhz7bLhc5y7Om2EHFN1EwzK3FvRoxjsN4NUQ6v2KICm0Nk3kGLjjRltBARSJL&#10;Uis4ROq5UsTizwUcVlzMy7thvKlaT3tx/3YYcRuaW6ZZsUmz8qFJ0x5F4ORfe/mPeQb593kG+d+G&#10;93fF6J5zqdw02y/yBGWDXYtI3O1de199an3g6PaOc0tMWBDCjNYyAj4G1s0XDxiBMM8AlUoRklaY&#10;wtLY+fzCMk3hIE48QmhlPWMgJIWlMYQDNVc8hlOqjYpwUlgan4Ybp9JAdgpKY4SiKXbP5z6DWRmm&#10;wxKlJnIasZCMKsgKC2TEUH4mmkrKUEyIFoxTaGUKMRfGcOWjlYa0pqOZoFIEJJYZbexkbsq0sHHj&#10;KYNQp4FzBTF7JMBP2UHXieI0BqpRAm7DmWFW+wo7ueEn9ZcSlnU7VIEkJ21fTAe5I+3jghraert8&#10;s61rp++hX99e1X12X6ByULdXVyYS8igMFjTMQ7G72W27/Ayn2MMcFvnw513RV3lW/9rAi9zRkyZ9&#10;mtymST/WV60/oHxp9cP46eH3ou+yDtNFPsIg3rXJkop5qnzgdwEh1j3ZtK/uxna1dbbgsQVE8QL2&#10;GMzqh/skSvBLn+SOu2f7JDfUiCAur9linhxSSdR0dEjDnYHETUlO+3g/E00/xCATEhhkBOI24Gh7&#10;0TSU4iaYhosSngds2zEuCTXFW0uD/LU20k77lwAXLGRXTEucLFN2IBnOnJAbJSjhDJPRBlYarIYq&#10;rnlCnvCmMeAGG/ADX7ZpR1JAGkMgTFnxZwUSy2UIZKjyaTcSXMZDBccFnGlyZYECibPkoJ6EMY1p&#10;MxIDisABpiHAxSUJfCmjBJneC3i3hcM6m9Map+B0bnFCRQnu9zG5a8Fe66tI3f8m9+hLRXLeaGCx&#10;GcRmf2lyXnbPNrkgQyUMU9qRfjQ5qrTwh6vrAy2B/JOY/nWXO0CBzUUkf2dzULOyMjYPhDppB285&#10;5XNUcEGiDxiJ5Z5xDUkNvkaEehHSiGnvoooyRkMfiOJidrqJcItEx+OzC8mNTCd9qq80RgtTVBL0&#10;O74LQ82H7TvZolAhtY1NKVaN3mrSnSjjYCNkh+2hbZsMt1rKeFRCJowm4hPkNAbomhhGY7fJGQVF&#10;k0cAonXoH8GnpF6mJ9fJ0a2BaMcKl0JNrxKOrmJfP73zoUo4U/wMzUI4gP7tyipyTiBaibiDGk48&#10;rQ8u/fnncitCUbDTrBmNLt0j0VTgFJuMVji1I24AYXqaNsMMviGG3Kg4dApT+0eJUZaFcHQK9Mwp&#10;c7KIk4a+zzHz6vrKklcR+H/7mPG/QOB3Gf+tIv6G5H74eXzte+/jL12XfwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJ5z1LziAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY5LQ&#10;NmRTVRVwqpBokVBvbrxNosZ2FLtJ+ve4Jziu5mnmbb6adMsG6l1jDYKYRcDIlFY1pkL43r8/LYA5&#10;L42SrTWEcCUHq+L+LpeZsqP5omHnKxZKjMskQu19l3Huypq0dDPbkQnZyfZa+nD2FVe9HEO5bvlz&#10;FL1wLRsTFmrZ0aam8ry7aISPUY7rWLwN2/Npcz3s08+frSDEx4dp/QrM0+T/YLjpB3UogtPRXoxy&#10;rEVYzNMkoAhJKoDdALGMYmBHhDiZR8CLnP//ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAWFRDPmoFAAAxEwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAnnPUvOIAAAALAQAADwAAAAAAAAAAAAAAAADEBwAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAANMIAAAAAA==&#10;">
+              <v:group w14:anchorId="76C0E751" id="Group 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:455.5pt;margin-top:0;width:139.4pt;height:127pt;z-index:15730176;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordsize="19996,19170" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyhfLvbQUAADETAAAOAAAAZHJzL2Uyb0RvYy54bWzsWGtr3FYQ/V7ofxD63ux9Pxavg3ESUwhp&#10;IC79LGu1D6qVVEn2Ov++575210lWDmlSKBTD6soajc49M3NmpIuXj7s6e6j6Yds2i5y+IHlWNWW7&#10;3DbrRf777ZtfTJ4NY9Esi7ptqkX+sRryl5c//3Sx7+YVazdtvaz6DE6aYb7vFvlmHLv5bDaUm2pX&#10;DC/armpwcdX2u2LEab+eLftiD++7esYIUbN92y+7vi2rYcB/X4WL+aX3v1pV5fjbajVUY1YvcmAb&#10;/W/vf+/c7+zyopiv+6LbbMsIo/gGFLti2+ChB1evirHI7vvtZ65227Jvh3Y1vijb3axdrbZl5feA&#10;3VDyyW5u+va+83tZz/fr7kATqP2Ep292W757uOm7D937PqDH8m1b/jmAl9m+W89Pr7vz9dH4cdXv&#10;3E3YRPboGf14YLR6HLMS/6RaE25AfIlrVFFmSeS83CAwn91Xbl6nO621iop4p6WaKOGiNSvm4cEe&#10;3gHOvkP+DEeKhn9G0YdN0VWe+cFR8L7PtstFzvKsKXbI4puYMMwhco+GjeMwng2Rzk8YokJbw2Se&#10;gQtOtCU0pF8iS1Ir+IErYvH3ZMfFvLwfxpuq9bQXD2+HEQ9Ezi3TqtikVfnYpGWPInDpX/v0H/MM&#10;6d/nGdL/Ljy/K0Z3n3Plltl+kScoGxe1gMRd3rUP1W3rDUcXO84tMWFDMDNaywj4aFg3T24wAmae&#10;ASqVIiEbENNklo6d9y8s0xQK4pJHCK2sZ+ysOVBzxaM5pdqoCCd5Tcfg/dTcuFwDm2d9C00RPe87&#10;RSV5S8eIWRmmwxalJnIasZCMKqQVNsiIofwZayopQ0nAWjBOkStTiLkwhitvrTRSa9qaCSpFQGKZ&#10;0cZO+qZMCxsDTxkSZBo4V0hmjwT4nQhMOkcJuIAzw6z2FXY2KGfzL4WkrNuhCiS51PbxPaQ73J4W&#10;1NDW2+WbbV27/B769d113WcPBSoHdXt9bSLmEzNI0DAPxe5Wd+3yI5RiD3FY5MNf90Vf5Vn9awMt&#10;cq0nLfq0uEuLfqyvW9+gfGn1w3j7+EfRd1mH5SIfIRDv2iRJxTxVPvA7g2Dr7mzaq/uxXW2dLHhs&#10;AVE8gTwGsfrhOokSfKqT3HH31TrJDTUiJJdPlGKeFFJJ1HRUSMOdgMSgJKU9jWei6YcIZEICgYxA&#10;XACOspe0QHETRMNZCc8Dwna0S4ma7K2lIf21NtJO65cAFyx4V0xLdJYpOZAMPSf4RglKKMOktYGU&#10;BqmhimuekCe86Rhwgw3ogS/bFJFkkI7BEKKs+FcZEstlMGSo8mk1ElzGpoJ2AWWa3FmgQKKXHLIn&#10;YUzHFIzEgCJQgGkIUHFJAl/KKEGmYwHttlBYJ3NaowtO+xbqy1mU4H4fkXst2Ct9Han7X+ROXiqS&#10;8kYBi8Mggv1U5HzafbXIhTRUwjClHelHkaNKC99c3cxsCdI/JdO/rnIHKJC5iORLModsVlbG4YFQ&#10;l9pBW87pHBVckKgDRmK7z6iGpAYvA6FehDRiWrvcewajYQ5EcTE7PUS4TWLi8d6F5EamTp/qKx2j&#10;hCkqCeYdP4Wh5kP4zo4oVEht41CKXWO2mlQnyjjYCN4hexjbJs2tljK2SqQJo4n4BDkdA3RNDKNx&#10;2uSMgqLJFgBrHeZH8CmpT9Oz++SY1kC0Y4VLoaZ3CUVXca6fjnyoEs4Uf4ZmIRxA/3RlFXkuQbQS&#10;MYIaSjydH1z6/ud8K0JRsNOsGY0p3SPRVKCLTVordO2IG0CYnqbNMIM3xOAbFYdJYSp+lBhlWTDH&#10;pECf6TJnizjl0PdpM1evry25isD/223Gf4HAdxn/VhG/IbkPP6fnfvY+fum6/BsAAP//AwBQSwME&#10;FAAGAAgAAAAhALFanBTgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwkAQhu+FvsMyhd7q&#10;Zm0tGrMRkbYnKVQLxduaHZNgdjZk1yS+fcdTexkY/uGf78tWo2tEj12oPWlQkwQEUuFtTaWG7/37&#10;0xxEiIasaTyhhisGWOX3d5lJrR/oC/tdLAWXUEiNhirGNpUyFBU6Eya+ReLs5DtnIq9dKW1nBi53&#10;jZwmyat0pib+UJkWNxUW593FafgYzLB+Vm/99nzaXA/72efPVqHWjw/jegki4hj/juGGz+iQM9PR&#10;X8gG0WhYKMUuUQPPW6zmC1Y5apjOXhKQeSb/G+S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALKF8u9tBQAAMRMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhALFanBTgAAAACQEAAA8AAAAAAAAAAAAAAAAAxwcAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADUCAAAAAA=&#10;">
                 <v:shape id="Graphic 2" o:spid="_x0000_s1027" style="position:absolute;left:14798;top:3079;width:5194;height:16090;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="519430,1609090" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQ24f3xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvpdlEqpTUVaRpih5NS9vjI/tMgtm3Ibtq2l/vCoLHYWa+YRarwbTiRL1rLCtIohgE&#10;cWl1w5WCr8/86QWE88gaW8uk4I8crJajhwWm2p55R6fCVyJA2KWooPa+S6V0ZU0GXWQ74uDtbW/Q&#10;B9lXUvd4DnDTymkcz6XBhsNCjR291VQeiqNRkOWJ/38uPuwhm23ff8zvd5E/GqUm42H9CsLT4O/h&#10;W3ujFUzheiXcALm8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFDbh/fEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m339085,1608775r45002,-42775l492718,1447691r26645,-35905l519363,18614,471798,r-3521,57051l452162,208131,415124,423130,348836,671940,241542,928789,127495,1120901,36909,1241290,,1282972r339085,325803xe" fillcolor="#479cc8" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 3" o:spid="_x0000_s1028" style="position:absolute;left:3818;width:6579;height:8356;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="657860,835660" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlPcP0xQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC32HcAq9Ec1aaZXVKCK0tFAFfxAvj5vjbtrNyZKkur59IxR6OczMN8xk1tpanMkH41hBv5eB&#10;IC6cNlwq2G1fuyMQISJrrB2TgisFmE3v7yaYa3fhNZ03sRQJwiFHBVWMTS5lKCqyGHquIU7eyXmL&#10;MUlfSu3xkuC2lk9Z9iItGk4LFTa0qKj43vxYBYu30fCzM5CH5ddx9eFX0XSe90apx4d2PgYRqY3/&#10;4b/2u1YwgNuVdAPk9BcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBlPcP0xQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m466388,835643r3522,-57047l486028,627525,523070,412536,589364,163733,657749,,117639,r-8280,23399l43587,271274,,569160r46364,35639l162504,686405r151485,89604l466388,835643xe" fillcolor="#e42d7c" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 4" o:spid="_x0000_s1029" style="position:absolute;top:6482;width:16744;height:9024;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1674495,902335" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCIavjtwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qne6kaRImk2QaQBPQhtFM8v2dckJPs2ZFeN/fXdQqHHYWa+YZJsMr240ehaywqWiwgE&#10;cWV1y7WC8yl/2YBwHlljb5kUPMhBlj4/JRhre+dPuhW+FgHCLkYFjfdDLKWrGjLoFnYgDt6XHQ36&#10;IMda6hHvAW56uYqiV2mw5bDQ4EC7hqquuBoFm0P3ne+PlzWWj67Mjx/F8E6FUvPZtH0D4Wny/+G/&#10;9l4rWMPvlXADZPoDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiGr47cMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m1396952,901989r37087,-44549l1518961,745846r93252,-145554l1674287,453858r-59286,-3391l1457963,434928,1234401,399194,975545,335219,708212,232113,508276,122517,382992,35468,339618,,,326367r44517,43239l167641,473982,353733,601482,587151,714093r65366,25185l828943,796910r257980,63199l1396952,901989xe" fillcolor="#aec90a" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="14"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15730688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56F8D701" wp14:editId="235D271F">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15730688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56F8D701" wp14:editId="42386443">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>6684156</wp:posOffset>
+                  <wp:posOffset>6678571</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>286511</wp:posOffset>
+                  <wp:posOffset>635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="873760" cy="227329"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Graphic 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="873760" cy="227329"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
@@ -411,121 +418,108 @@
                               <a:lnTo>
                                 <a:pt x="873614" y="227312"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="EC8800"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="33089205" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:526.3pt;margin-top:22.55pt;width:68.8pt;height:17.9pt;z-index:15730688;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="873760,227329" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/bLr5YwIAAHwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG38kcWwrzqrKdqtK&#10;q92VNlXPBOPYKjYUSJz99x2wcaJWm0NVH+zBPB5vZh6s784tRyemdCO6AkezECPWUVE23aHA33cP&#10;n1KMtCFdSbjoWIHfmMZ3m48f1r3MWSxqwUumEJB0Ou9lgWtjZB4EmtasJXomJOtgshKqJQaG6hCU&#10;ivTA3vIgDsMk6IUqpRKUaQ1/74dJvHH8VcWoea4qzQziBQZtxr2Ve+/tO9isSX5QRNYNHWWQf1DR&#10;kqaDTSeqe2IIOqrmL6q2oUpoUZkZFW0gqqqhzOUA2UThH9m81kQylwsUR8upTPr/0dKn06t8UVa6&#10;lo+C/tRQkaCXOp9m7ECPmHOlWosF4ejsqvg2VZGdDaLwM13NVwnUmsJUHK/mcWarHJDcL6ZHbb4y&#10;4YjI6VGboQmlj0jtI3rufKiglbaJ3DXRYARNVBhBE/dDEyUxdp1VZ0PUX5TUkxA724oT2wmHMzYJ&#10;0JtEC4xGuVE8yr3gePcO3vkHMvMA/5WOOFrB43hv46BWsPciyhaLcWvP478D3zKbr6IBu5zHq5vY&#10;OEqWGZw9IE7CNIpugheLcL4cVGTJPLvNnGRZPDJHSRim6U3q94rrM6NcaDbYw3bN+WTqJFT22ita&#10;8KZ8aDi3vdPqsN9yhU4ETPFlm6ahL/IVzBl58K518V6Uby8K9XDcC6x/HYliGPFvHZwnezf4QPlg&#10;7wNl+Fa4G8TZRmmzO/8gSiIJYYENWP9J+NNKcm9q0G8BA9au7MTnoxFVYx3vtA2KxgEccZf/eB3Z&#10;O+R67FCXS3PzGwAA//8DAFBLAwQUAAYACAAAACEAVtHjN+AAAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm91NsKWN2RQRpIhSMArS2yQZk+jubMhu2/Tfuz3V42M+3vsmX0/W&#10;iAONvnesIZkpEMS1a3puNXx+PN8tQfiA3KBxTBpO5GFdXF/lmDXuyO90KEMrYgn7DDV0IQyZlL7u&#10;yKKfuYE43r7daDHEOLayGfEYy62RqVILabHnuNDhQE8d1b/l3mp4xR+qDL9syq/TZvc2GbPbWqP1&#10;7c30+AAi0BQuMJz1ozoU0alye268MDGrebqIrIb7eQLiTCQrlYKoNCzVCmSRy/8/FH8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAf2y6+WMCAAB8BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVtHjN+AAAAALAQAADwAAAAAAAAAAAAAAAAC9BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" path="m873614,227312l873614,,17777,,,41944r59371,3383l216598,60811,440350,96397r258948,63691l873614,227312xe" fillcolor="#ec8800" stroked="f">
+              <v:shape w14:anchorId="52F39CEF" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:525.85pt;margin-top:.05pt;width:68.8pt;height:17.9pt;z-index:15730688;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="873760,227329" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/bLr5YwIAAHwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG38kcWwrzqrKdqtK&#10;q92VNlXPBOPYKjYUSJz99x2wcaJWm0NVH+zBPB5vZh6s784tRyemdCO6AkezECPWUVE23aHA33cP&#10;n1KMtCFdSbjoWIHfmMZ3m48f1r3MWSxqwUumEJB0Ou9lgWtjZB4EmtasJXomJOtgshKqJQaG6hCU&#10;ivTA3vIgDsMk6IUqpRKUaQ1/74dJvHH8VcWoea4qzQziBQZtxr2Ve+/tO9isSX5QRNYNHWWQf1DR&#10;kqaDTSeqe2IIOqrmL6q2oUpoUZkZFW0gqqqhzOUA2UThH9m81kQylwsUR8upTPr/0dKn06t8UVa6&#10;lo+C/tRQkaCXOp9m7ECPmHOlWosF4ejsqvg2VZGdDaLwM13NVwnUmsJUHK/mcWarHJDcL6ZHbb4y&#10;4YjI6VGboQmlj0jtI3rufKiglbaJ3DXRYARNVBhBE/dDEyUxdp1VZ0PUX5TUkxA724oT2wmHMzYJ&#10;0JtEC4xGuVE8yr3gePcO3vkHMvMA/5WOOFrB43hv46BWsPciyhaLcWvP478D3zKbr6IBu5zHq5vY&#10;OEqWGZw9IE7CNIpugheLcL4cVGTJPLvNnGRZPDJHSRim6U3q94rrM6NcaDbYw3bN+WTqJFT22ita&#10;8KZ8aDi3vdPqsN9yhU4ETPFlm6ahL/IVzBl58K518V6Uby8K9XDcC6x/HYliGPFvHZwnezf4QPlg&#10;7wNl+Fa4G8TZRmmzO/8gSiIJYYENWP9J+NNKcm9q0G8BA9au7MTnoxFVYx3vtA2KxgEccZf/eB3Z&#10;O+R67FCXS3PzGwAA//8DAFBLAwQUAAYACAAAACEAhY8Oyt4AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm93EUm3TbIoIUkQRjIL0NslOk+jubMhu2/Tfuznp8fE93nyTb0Zr&#10;xJEG3zlWkM4SEMS10x03Cj4/nm6WIHxA1mgck4IzedgUlxc5Ztqd+J2OZWhEHGGfoYI2hD6T0tct&#10;WfQz1xNHtneDxRDj0Eg94CmOWyNvk+ROWuw4Xmixp8eW6p/yYBW84DdVhp+35dd5u3sdjdm9WaPU&#10;9dX4sAYRaAx/ZZj0ozoU0alyB9ZemJiTRXofuxMRE0+XqzmISsF8sQJZ5PL/B8UvAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAH9suvljAgAAfAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIWPDsreAAAACQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" path="m873614,227312l873614,,17777,,,41944r59371,3383l216598,60811,440350,96397r258948,63691l873614,227312xe" fillcolor="#ec8800" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00096294" w:rsidRPr="00670C4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47B28E01" wp14:editId="27FE899E">
             <wp:extent cx="2401171" cy="658368"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Image 6" descr="Leadership Programmes - Pharmacy Leadership Hub - Gwella ..."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Image 6" descr="Leadership Programmes - Pharmacy Leadership Hub - Gwella ..."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2401171" cy="658368"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00096294" w:rsidRPr="00670C4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00096294" w:rsidRPr="00670C4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AF23049" wp14:editId="68336212">
                 <wp:extent cx="589280" cy="588010"/>
                 <wp:effectExtent l="0" t="0" r="0" b="2540"/>
                 <wp:docPr id="7" name="Group 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -787,211 +781,233 @@
                 <v:shape id="Image 12" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:2140;top:3559;width:1605;height:2277;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxjUjpxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/RasJA&#10;EHwX/Idjhb6ZS/NgNPUMaUEQQahRaPu2zW2T0NxeyF01/fteQZB52WV2ZnbW+Wg6caHBtZYVPEYx&#10;COLK6pZrBefTdr4E4Tyyxs4yKfglB/lmOlljpu2Vj3QpfS2CCbsMFTTe95mUrmrIoItsTxy4LzsY&#10;9GEdaqkHvAZz08kkjhfSYMshocGeXhqqvssfo+B1labFcfe8RyrfP4rPQ/oWoNTDbCyeQHga/f34&#10;pt7p8H4C/13CAHLzBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALGNSOnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
                 <v:shape id="Image 13" o:spid="_x0000_s1032" type="#_x0000_t75" style="position:absolute;left:780;top:2951;width:2140;height:2148;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcgn7nwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgrc1dUXRahRdkd2Trg9Eb0MztsVmUpqo9d+bhQVv8/E9ZzKrTSHuVLncsoJuJwJBnFid&#10;c6rgsF99DEE4j6yxsEwKnuRgNm02Jhhr++At3Xc+FSGEXYwKMu/LWEqXZGTQdWxJHLiLrQz6AKtU&#10;6gofIdwU8jOKBtJgzqEhw5K+Mkquu5tRsFh/m8tp9Dvort3mtBwdz/3Nsq9Uu1XPxyA81f4t/nf/&#10;6DC/B3+/hAPk9AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAcgn7nwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
                 <v:shape id="Image 14" o:spid="_x0000_s1033" type="#_x0000_t75" style="position:absolute;left:43;top:2127;width:2277;height:1605;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDtlopQwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEbwU3bRIlJiN2BbBo8ZCr0N2zEazsyG7mvTfd4VCb/N4n5NvRtuKO/W+cazgdZ6AIK6c&#10;brhW8HXazVYgfEDW2DomBT/kYVM8P+WYaTfwke5lqEUMYZ+hAhNCl0npK0MW/dx1xJE7u95iiLCv&#10;pe5xiOG2lW9JkkqLDccGgx19GKqu5c0quHwO7+lyNdLxdjhtv9O2NC+uUWo6GbdrEIHG8C/+c+91&#10;nL+Axy/xAFn8AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO2WilDBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
                 <v:shape id="Image 15" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:780;top:768;width:2148;height:2140;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLMRM5wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTTaUaidlIKYQqlULS9uBtyE6TYHY2ZLca/31XELzN431OuhlNJ040uNaygudZBIK4&#10;srrlWsH3Vz5dgXAeWWNnmRRcyMEme5ikmGh75oJOpa9FCGGXoILG+z6R0lUNGXQz2xMH7tcOBn2A&#10;Qy31gOcQbjo5j6KlNNhyaGiwp7eGqmP5ZxR0Hy+7ufyJ8/c8XsljEbvPQ7FX6ulxfF2D8DT6u/jm&#10;3uowfwHXX8IBMvsHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAizETOcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
                 <v:shape id="Image 16" o:spid="_x0000_s1035" type="#_x0000_t75" style="position:absolute;left:2147;top:30;width:1605;height:2278;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAIzEt1wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L+x/CLHjTdEXLUo0iC74OCnZFPI7N2BabSWmidv/9RhC8zcf3nMmsNZW4U+NKywq++hEI4szq&#10;knMFh99F7xuE88gaK8uk4I8czKYfnQkm2j54T/fU5yKEsEtQQeF9nUjpsoIMur6tiQN3sY1BH2CT&#10;S93gI4SbSg6iKJYGSw4NBdb0U1B2TW9GwW53Wdj9+bisB6fN0Q/T7SoebZXqfrbzMQhPrX+LX+61&#10;DvNjeP4SDpDTfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAIzEt1wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:imagedata r:id="rId23" o:title=""/>
                 </v:shape>
                 <v:shape id="Image 17" o:spid="_x0000_s1036" type="#_x0000_t75" style="position:absolute;left:45;top:43;width:5801;height:5791;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+64aiwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LasMw&#10;EN0XcgcxgW5KIyeLNHEjm2BISbso+R1gak0tE2tkLNlxbl8VCt3N431nk4+2EQN1vnasYD5LQBCX&#10;TtdcKbicd88rED4ga2wck4I7ecizycMGU+1ufKThFCoRQ9inqMCE0KZS+tKQRT9zLXHkvl1nMUTY&#10;VVJ3eIvhtpGLJFlKizXHBoMtFYbK66m3Cvq3r/P+Y3nBe9sX78fPJ7M+LEalHqfj9hVEoDH8i//c&#10;ex3nv8DvL/EAmf0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/uuGosMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460264AF" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+    <w:p w14:paraId="460264AF" w14:textId="4E25D231" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294" w:rsidP="00670C4A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="413"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>Interprofessional</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:spacing w:val="-8"/>
-          <w:w w:val="110"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:spacing w:val="-7"/>
-          <w:w w:val="110"/>
-[...22 lines deleted...]
-        <w:t>in</w:t>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Collaborative Practice </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DD6FCE" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+    <w:p w14:paraId="64DD6FCE" w14:textId="4CA06E39" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="002C0BB7" w:rsidP="00670C4A">
       <w:pPr>
         <w:spacing w:before="33"/>
-        <w:ind w:left="12"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:b/>
-          <w:sz w:val="36"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:b/>
-          <w:w w:val="110"/>
-          <w:sz w:val="36"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(IPECP): </w:t>
+      </w:r>
+      <w:r w:rsidR="00096294" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>Practice-Based</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00096294" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:b/>
           <w:spacing w:val="12"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00096294" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:b/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t>Learning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:b/>
           <w:spacing w:val="11"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00096294" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:b/>
-          <w:w w:val="110"/>
-          <w:sz w:val="36"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>Case</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00096294" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:b/>
           <w:spacing w:val="10"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00096294" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:b/>
-          <w:w w:val="110"/>
-          <w:sz w:val="36"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>Study</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00096294" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:b/>
           <w:spacing w:val="15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00096294" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
-          <w:sz w:val="36"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>Template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E171C29" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+    <w:p w14:paraId="77A02111" w14:textId="093B317F" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294" w:rsidP="00670C4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="132"/>
         <w:rPr>
-          <w:b/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="164628A1" wp14:editId="1C916508">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="164628A1" wp14:editId="2A13452B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>987856</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>254186</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4416425" cy="6350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="18" name="Graphic 18"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4416425" cy="6350"/>
                         </a:xfrm>
@@ -1013,92 +1029,87 @@
                                 <a:pt x="4415993" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="6096"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="0E4660"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7D7871A6" id="Graphic 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:77.8pt;margin-top:20pt;width:347.75pt;height:.5pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="4416425,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo1oHjKAIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykibEYdYqhXYcB&#10;RVegGXZWZDk2JouaqMTJvx8lR4nR7TTsIlHmE/UeP3x7d+w0OyiHLZiSzyZTzpSRULVmV/Lvm8cP&#10;HzlDL0wlNBhV8pNCfrd+/+62t4WaQwO6Uo5REINFb0veeG+LLEPZqE7gBKwy5KzBdcLT0e2yyome&#10;onc6m0+nedaDq6wDqRDp68Pg5OsYv66V9N/qGpVnuuTEzcfVxXUb1mx9K4qdE7Zp5ZmG+AcWnWgN&#10;PXoJ9SC8YHvX/hGqa6UDhNpPJHQZ1HUrVdRAambTN2peG2FV1ELJQXtJE/6/sPL58GpfXKCO9gnk&#10;T6SMZL3F4uIJBzxjjrXrApaIs2PM4umSRXX0TNLHxWKWL+ZLziT58ptlTHIminRX7tF/URDjiMMT&#10;+qEGVbJEkyx5NMl0VMlQQx1r6DmjGjrOqIbboYZW+HAvkAsm60dEmjOP4OzgoDYQYf4qIZ+u8hCH&#10;aF4B2oyBJGu5Wt1wFlRd4QmUdhujjsFJf0KkfUBSU6YU0uPJl/Yx5i+PSg2oBtpBdOR/SQSFG6ca&#10;QbfVY6t10I5ut73Xjh1EmIvPizxPLEew2AZD5UMPbKE6vTjW07CUHH/thVOc6a+GujFMVjJcMrbJ&#10;cF7fQ5y/mHaHfnP8IZxllsySe2qcZ0i9LorUE8Q/AAZsuGng095D3YaGidwGRucDDUjUfx7mMIHj&#10;c0Rdfznr3wAAAP//AwBQSwMEFAAGAAgAAAAhACbkhxXgAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQtYNIW0KcCihFAolDAweO29gkEfY6it02/D3LCY4z+zQ7U64m78TB&#10;jrEPpCGbKRCWmmB6ajW8v20ulyBiQjLoAlkN3zbCqjo9KbEw4Uhbe6hTKziEYoEaupSGQsrYdNZj&#10;nIXBEt8+w+gxsRxbaUY8crh38kqpufTYE3/ocLAPnW2+6r3XsF63j68v+Fw/ufSx9ZuLRXd/s9D6&#10;/Gy6uwWR7JT+YPitz9Wh4k67sCcThWOd53NGNVwr3sTAMs8yEDs2MgWyKuX/BdUPAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAOjWgeMoAgAAugQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACbkhxXgAAAACQEAAA8AAAAAAAAAAAAAAAAAggQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" path="m,6096r4415993,l4415993,,,,,6096xe" fillcolor="#0e4660" stroked="f">
+              <v:shape w14:anchorId="4C85D347" id="Graphic 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:77.8pt;margin-top:20pt;width:347.75pt;height:.5pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="4416425,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo1oHjKAIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykibEYdYqhXYcB&#10;RVegGXZWZDk2JouaqMTJvx8lR4nR7TTsIlHmE/UeP3x7d+w0OyiHLZiSzyZTzpSRULVmV/Lvm8cP&#10;HzlDL0wlNBhV8pNCfrd+/+62t4WaQwO6Uo5REINFb0veeG+LLEPZqE7gBKwy5KzBdcLT0e2yyome&#10;onc6m0+nedaDq6wDqRDp68Pg5OsYv66V9N/qGpVnuuTEzcfVxXUb1mx9K4qdE7Zp5ZmG+AcWnWgN&#10;PXoJ9SC8YHvX/hGqa6UDhNpPJHQZ1HUrVdRAambTN2peG2FV1ELJQXtJE/6/sPL58GpfXKCO9gnk&#10;T6SMZL3F4uIJBzxjjrXrApaIs2PM4umSRXX0TNLHxWKWL+ZLziT58ptlTHIminRX7tF/URDjiMMT&#10;+qEGVbJEkyx5NMl0VMlQQx1r6DmjGjrOqIbboYZW+HAvkAsm60dEmjOP4OzgoDYQYf4qIZ+u8hCH&#10;aF4B2oyBJGu5Wt1wFlRd4QmUdhujjsFJf0KkfUBSU6YU0uPJl/Yx5i+PSg2oBtpBdOR/SQSFG6ca&#10;QbfVY6t10I5ut73Xjh1EmIvPizxPLEew2AZD5UMPbKE6vTjW07CUHH/thVOc6a+GujFMVjJcMrbJ&#10;cF7fQ5y/mHaHfnP8IZxllsySe2qcZ0i9LorUE8Q/AAZsuGng095D3YaGidwGRucDDUjUfx7mMIHj&#10;c0Rdfznr3wAAAP//AwBQSwMEFAAGAAgAAAAhACbkhxXgAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQtYNIW0KcCihFAolDAweO29gkEfY6it02/D3LCY4z+zQ7U64m78TB&#10;jrEPpCGbKRCWmmB6ajW8v20ulyBiQjLoAlkN3zbCqjo9KbEw4Uhbe6hTKziEYoEaupSGQsrYdNZj&#10;nIXBEt8+w+gxsRxbaUY8crh38kqpufTYE3/ocLAPnW2+6r3XsF63j68v+Fw/ufSx9ZuLRXd/s9D6&#10;/Gy6uwWR7JT+YPitz9Wh4k67sCcThWOd53NGNVwr3sTAMs8yEDs2MgWyKuX/BdUPAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAOjWgeMoAgAAugQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACbkhxXgAAAACQEAAA8AAAAAAAAAAAAAAAAAggQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" path="m,6096r4415993,l4415993,,,,,6096xe" fillcolor="#0e4660" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="0E4660"/>
-          <w:w w:val="105"/>
-[...2 lines deleted...]
-        <w:t>Interprofessional education (IPE) can be defined as members or students of two or more professions, engaged in learning with, from and about each other.</w:t>
+        </w:rPr>
+        <w:t>IPECP occurs when students from two or more health and social care professions learn with, from, and about each other to develop effective collaboration and improve the quality of care and health outcomes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552170A7" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+    <w:p w14:paraId="552170A7" w14:textId="77777777" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294" w:rsidP="00670C4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
         <w:rPr>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="15"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10DDB4C2" wp14:editId="246C2994">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>987856</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>132744</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5586730" cy="6350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="19" name="Graphic 19"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -1143,4381 +1154,4447 @@
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="69FD63D7" id="Graphic 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:77.8pt;margin-top:10.45pt;width:439.9pt;height:.5pt;z-index:-15727616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5586730,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkt9lGHwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v0zAUfUfiP1h+p+k2GkbUdEIbQ0jT&#10;NmlFPLuO00Q4vsbXbdJ/z7VTZxE8gXixr3OPj8/9yvpm6DQ7KoctmJJfLJacKSOhas2+5N+29++u&#10;OUMvTCU0GFXyk0J+s3n7Zt3bQl1CA7pSjhGJwaK3JW+8t0WWoWxUJ3ABVhly1uA64eno9lnlRE/s&#10;nc4ul8s868FV1oFUiPT1bnTyTeSvayX9U12j8kyXnLT5uLq47sKabdai2Dthm1aeZYh/UNGJ1tCj&#10;E9Wd8IIdXPsHVddKBwi1X0joMqjrVqoYA0VzsfwtmpdGWBVjoeSgndKE/49WPh5f7LML0tE+gPyB&#10;lJGst1hMnnDAM2aoXRewJJwNMYunKYtq8EzSx9XqOv9wRcmW5MuvVjHJmSjSXXlA/0VB5BHHB/Rj&#10;DapkiSZZcjDJdFTJUEMda+g5oxo6zqiGu7GGVvhwL4gLJutnQpqzjuDs4Ki2EGE+hDCpTYGQ0leM&#10;NnMsxTRDJV/abeQbMfnyYx50EVlyp32EzZ/9K3DKZqKTGlCNL4W445NTLuj5ebYRdFvdt1qH8NHt&#10;d7fasaMIo/H5fZ4n6hksdsJY/NAGO6hOz471NC8lx58H4RRn+quhhgzDlQyXjF0ynNe3EEcwZt6h&#10;3w7fhbPMkllyT73zCKndRZHagvQHwIgNNw18Onio29AzUduo6HygGYnxn+c5DOH8HFGvf53NLwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhADnmovfeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tqwzAQ&#10;RfeF/oOYQnaNlLQ2iWs5lEIIpXSRB3SrWFPb2BoZS0mcv+9k1SzvzOE+8tXoOnHGITSeNMymCgRS&#10;6W1DlYbDfv28ABGiIWs6T6jhigFWxeNDbjLrL7TF8y5Wgk0oZEZDHWOfSRnKGp0JU98j8e/XD85E&#10;lkMl7WAubO46OVcqlc40xAm16fGjxrLdnRyH2GviP7+sTNfpz3bzbVXb7lutJ0/j+xuIiGP8h+FW&#10;n6tDwZ2O/kQ2iI51kqSMapirJYgboF6SVxBHvsyWIItc3k8o/gAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDkt9lGHwIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQA55qL33gAAAAoBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" path="m5586730,l,,,6096r5586730,l5586730,xe" fillcolor="#0e4660" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEB8AA9" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="0006148E">
+    <w:p w14:paraId="7EEB8AA9" w14:textId="77777777" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="0006148E" w:rsidP="00670C4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="16"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D3366FD" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+    <w:p w14:paraId="2D3366FD" w14:textId="5A493643" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
         </w:rPr>
         <w:t>Share</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-11"/>
-          <w:w w:val="110"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-9"/>
-          <w:w w:val="110"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PECP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-9"/>
-          <w:w w:val="110"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
         </w:rPr>
         <w:t>example</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-12"/>
-          <w:w w:val="110"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-11"/>
-          <w:w w:val="110"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
         </w:rPr>
         <w:t>support</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-11"/>
-          <w:w w:val="110"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-9"/>
-          <w:w w:val="110"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
         </w:rPr>
         <w:t>inspire</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-10"/>
-          <w:w w:val="110"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
         </w:rPr>
         <w:t>others</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-10"/>
-          <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> …</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2802B979" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+    <w:p w14:paraId="2802B979" w14:textId="002E5B1F" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="186"/>
         <w:ind w:left="12"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:w w:val="105"/>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>We</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-3"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>would</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-4"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>like</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-3"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-5"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>capture</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>examples</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-4"/>
-          <w:w w:val="105"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>successful</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>IP</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ECP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>taking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>place as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-1"/>
-          <w:w w:val="105"/>
-[...36 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="105"/>
-[...45 lines deleted...]
-          <w:w w:val="105"/>
         </w:rPr>
         <w:t>healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B922E54" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+    <w:p w14:paraId="0B922E54" w14:textId="2F21694A" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294">
       <w:pPr>
         <w:spacing w:before="24" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="12"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>students’</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="19"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>practice-based</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="39"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>learning.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>These</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="39"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>case</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>studies</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="39"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="39"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>used</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="39"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="37"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>inform</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="37"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>national</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="39"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>toolkit</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>being developed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-14"/>
-          <w:w w:val="110"/>
-[...6 lines deleted...]
-          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...6 lines deleted...]
-          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>support</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-13"/>
-          <w:w w:val="110"/>
-[...6 lines deleted...]
-          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>IPE</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>CP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-13"/>
-          <w:w w:val="110"/>
-[...6 lines deleted...]
-          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>across</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-13"/>
-          <w:w w:val="110"/>
-[...6 lines deleted...]
-          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Wales.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-13"/>
-          <w:w w:val="110"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Question</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-14"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>prompts</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-13"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-13"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>provided</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-12"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-14"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>guide,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>but</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-14"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-13"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>are welcome</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>structure</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-7"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>case</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">example </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>way</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
-[...33 lines deleted...]
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:w w:val="110"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>prefer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0207F80E" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+    <w:p w14:paraId="06C3D2A8" w14:textId="12F23433" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294" w:rsidP="00670C4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="157" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="12"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>We</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>would</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>like</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>capture</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>examples</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>range</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>professions,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>settings</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>sectors</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>e.g.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>primary</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>care, mental</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>health,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>public</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>health,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>acute</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>care,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>voluntary</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>sector</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>placements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>across</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Pillars</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-14"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
+      <w:r w:rsidR="00670C4A" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t>Practice</w:t>
+      </w:r>
+      <w:r w:rsidR="00670C4A" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (clinical, leadership, education and research)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="06C3D2A8" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
-[...59 lines deleted...]
-    <w:p w14:paraId="217538E6" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+    <w:p w14:paraId="217538E6" w14:textId="77777777" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="182"/>
         <w:ind w:left="12"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:w w:val="105"/>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Please contact</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="2"/>
-          <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
-        <w:r>
+        <w:r w:rsidRPr="00670C4A">
           <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:b/>
+            <w:bCs/>
             <w:color w:val="467885"/>
-            <w:w w:val="105"/>
             <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t>heiw.practiceeducationteam@wales.nhs.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="467885"/>
           <w:spacing w:val="1"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="1"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-1"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">have any </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="105"/>
         </w:rPr>
         <w:t>questions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29148D10" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="0006148E">
+    <w:p w14:paraId="29148D10" w14:textId="77777777" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="0006148E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14746E47" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="0006148E">
+    <w:p w14:paraId="14746E47" w14:textId="77777777" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="0006148E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="174" w:after="1"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="22" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10459"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0006148E" w14:paraId="00DB4924" w14:textId="77777777">
+      <w:tr w:rsidR="0006148E" w:rsidRPr="00670C4A" w14:paraId="00DB4924" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10459" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51B75240" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+          <w:p w14:paraId="51B75240" w14:textId="77777777" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:w w:val="105"/>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Your</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-15"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>name,</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-13"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>role</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-14"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-14"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-2"/>
-                <w:w w:val="105"/>
-[...2 lines deleted...]
-              <w:t>organisation.</w:t>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006148E" w14:paraId="2A52EB5F" w14:textId="77777777">
+      <w:tr w:rsidR="0006148E" w:rsidRPr="00670C4A" w14:paraId="2A52EB5F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10459" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7791AAD0" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="0006148E">
+          <w:p w14:paraId="7791AAD0" w14:textId="77777777" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="0006148E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006148E" w14:paraId="773116FD" w14:textId="77777777">
+      <w:tr w:rsidR="0006148E" w:rsidRPr="00670C4A" w14:paraId="773116FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10459" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1C59A1" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+          <w:p w14:paraId="3CA73F38" w14:textId="72C4F005" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294" w:rsidP="002C0BB7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="290" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Briefly</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="-13"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>outline</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>IPE</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>CP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>opportunity,</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-8"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>setting</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-6"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-11"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>students</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>professions</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>involved.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-7"/>
-                <w:w w:val="105"/>
-[...7 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>You</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-11"/>
-                <w:w w:val="105"/>
-[...7 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>may</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
-                <w:w w:val="105"/>
-[...7 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>wish</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-                <w:w w:val="105"/>
+            <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>mention</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
-                <w:w w:val="105"/>
-[...7 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>if</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
-                <w:w w:val="105"/>
-[...7 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
-                <w:w w:val="105"/>
-[...7 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>IPE</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>CP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-7"/>
-                <w:w w:val="105"/>
-[...7 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>was</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
-                <w:w w:val="105"/>
-[...7 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>formally</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
-                <w:w w:val="105"/>
-[...7 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>allocated</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-7"/>
-                <w:w w:val="105"/>
-[...7 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-8"/>
-                <w:w w:val="105"/>
-[...7 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>structured</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
-                <w:w w:val="105"/>
-[...7 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>informal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006148E" w14:paraId="48900CCC" w14:textId="77777777">
+      <w:tr w:rsidR="0006148E" w:rsidRPr="00670C4A" w14:paraId="48900CCC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="4983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10459" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="314BEB56" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="0006148E">
+          <w:p w14:paraId="314BEB56" w14:textId="77777777" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="0006148E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5947BDAF" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="0006148E">
+    <w:p w14:paraId="5947BDAF" w14:textId="77777777" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="0006148E">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="0006148E">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0006148E" w:rsidRPr="00670C4A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="440" w:right="708" w:bottom="657" w:left="708" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="22" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10459"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0006148E" w14:paraId="163C0F92" w14:textId="77777777">
+      <w:tr w:rsidR="0006148E" w:rsidRPr="00670C4A" w14:paraId="163C0F92" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10459" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3044B8AB" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+          <w:p w14:paraId="576D46A5" w14:textId="1C6275A1" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294" w:rsidP="00670C4A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="290" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>How</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="31"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>did</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="32"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="34"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>placement</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="39"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>impact</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="39"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>student</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="35"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>learning</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="34"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="35"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>experience</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ou</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>might</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="35"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>like</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="32"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="34"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>include</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="31"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00670C4A" w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>student</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="36"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>voice</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="34"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>here</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="38"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="38"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>any</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="33"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>feedback,</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="34"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>comments</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="37"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="32"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>reflections</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="36"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="35"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>students</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="36"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>if</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="34"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="31"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>have</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="33"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>them.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006148E" w14:paraId="1716B6CA" w14:textId="77777777">
+      <w:tr w:rsidR="0006148E" w:rsidRPr="00670C4A" w14:paraId="1716B6CA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1759"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10459" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="192E0F89" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="0006148E">
+          <w:p w14:paraId="192E0F89" w14:textId="77777777" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="0006148E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006148E" w14:paraId="0BA891F3" w14:textId="77777777">
+      <w:tr w:rsidR="0006148E" w:rsidRPr="00670C4A" w14:paraId="0BA891F3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10459" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D6F29D0" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+          <w:p w14:paraId="0CA406E1" w14:textId="5CBC9718" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294" w:rsidP="00670C4A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="290" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:w w:val="105"/>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>How</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-1"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-1"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="1"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>IPE</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="1"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CP </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>benefit</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>care</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="3"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>and outcomes</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="2"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>patient</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="2"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>/ group /</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">community? </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:w w:val="105"/>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Any </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-2"/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>other</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00670C4A" w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-2"/>
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>identified</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-2"/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>benefits?</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>e.g.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>workforce</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="1"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>readiness.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006148E" w14:paraId="10AD54AB" w14:textId="77777777">
+      <w:tr w:rsidR="0006148E" w:rsidRPr="00670C4A" w14:paraId="10AD54AB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10459" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF3D132" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="0006148E">
+          <w:p w14:paraId="5CF3D132" w14:textId="77777777" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="0006148E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006148E" w14:paraId="2498D700" w14:textId="77777777">
+      <w:tr w:rsidR="0006148E" w:rsidRPr="00670C4A" w14:paraId="2498D700" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="877"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10459" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6495CE01" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+          <w:p w14:paraId="620CEACE" w14:textId="18ABB50F" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294" w:rsidP="00670C4A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:w w:val="105"/>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">What was the </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">key to success </w:t>
             </w:r>
-            <w:r>
-[...51 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>in this example of IPE</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>CP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? e.g. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>partner arrangements that helped, alignment with practice-based learning competencies, equity and inclusion.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:spacing w:val="40"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Any plans to develop</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-                <w:w w:val="105"/>
+            <w:r w:rsidR="00670C4A" w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-8"/>
-                <w:w w:val="105"/>
-[...12 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>IPECP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-7"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-2"/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>further?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006148E" w14:paraId="4F9C3260" w14:textId="77777777">
+      <w:tr w:rsidR="0006148E" w:rsidRPr="00670C4A" w14:paraId="4F9C3260" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1758"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10459" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="167CDFA3" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="0006148E">
+          <w:p w14:paraId="167CDFA3" w14:textId="77777777" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="0006148E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006148E" w14:paraId="21BE526B" w14:textId="77777777">
+      <w:tr w:rsidR="0006148E" w:rsidRPr="00670C4A" w14:paraId="21BE526B" w14:textId="77777777" w:rsidTr="00670C4A">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="364575A0" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+          <w:p w14:paraId="364575A0" w14:textId="06D44936" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:w w:val="105"/>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>What</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-10"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>two</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>tips</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>would</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-8"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>share</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>educators</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-4"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>keen</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>facilitate</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>similar</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-9"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>IPE</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>CP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-7"/>
-                <w:w w:val="105"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00670C4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-2"/>
-                <w:w w:val="105"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>experience?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006148E" w14:paraId="6AEE8D86" w14:textId="77777777">
+      <w:tr w:rsidR="0006148E" w:rsidRPr="00670C4A" w14:paraId="6AEE8D86" w14:textId="77777777" w:rsidTr="00670C4A">
         <w:trPr>
           <w:trHeight w:val="1758"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D6C9DCD" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="0006148E">
+          <w:p w14:paraId="1D6C9DCD" w14:textId="77777777" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="0006148E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5CB83587" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="0006148E">
+    <w:p w14:paraId="5CB83587" w14:textId="77777777" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="0006148E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="205"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21EA72F5" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+    <w:p w14:paraId="3A48DE98" w14:textId="08475B90" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294" w:rsidP="00670C4A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:w w:val="110"/>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>enable</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>case</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>study</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>develop</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-14"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-14"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>national</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>IPE</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>CP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>toolkit,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-15"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>please</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-14"/>
-          <w:w w:val="110"/>
-[...5 lines deleted...]
-          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>complete</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-14"/>
-          <w:w w:val="110"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-5"/>
-          <w:w w:val="110"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00670C4A" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>consent</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-7"/>
-          <w:w w:val="110"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>form</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-8"/>
-          <w:w w:val="110"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-9"/>
-          <w:w w:val="110"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
-        <w:r>
+        <w:r w:rsidRPr="00670C4A">
           <w:rPr>
-            <w:b/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467885"/>
             <w:spacing w:val="-2"/>
-            <w:w w:val="110"/>
-            <w:sz w:val="24"/>
             <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t>Consent</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00670C4A">
           <w:rPr>
-            <w:b/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467885"/>
             <w:spacing w:val="-7"/>
-            <w:w w:val="110"/>
-            <w:sz w:val="24"/>
             <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00670C4A">
           <w:rPr>
-            <w:b/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467885"/>
             <w:spacing w:val="-2"/>
-            <w:w w:val="110"/>
-            <w:sz w:val="24"/>
             <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t>form:</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00670C4A">
           <w:rPr>
-            <w:b/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467885"/>
             <w:spacing w:val="-8"/>
-            <w:w w:val="110"/>
-            <w:sz w:val="24"/>
             <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00670C4A">
           <w:rPr>
-            <w:b/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467885"/>
             <w:spacing w:val="-2"/>
-            <w:w w:val="110"/>
-            <w:sz w:val="24"/>
             <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t>Educational</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00670C4A">
           <w:rPr>
-            <w:b/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467885"/>
             <w:spacing w:val="-8"/>
-            <w:w w:val="110"/>
-            <w:sz w:val="24"/>
             <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00670C4A">
           <w:rPr>
-            <w:b/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467885"/>
             <w:spacing w:val="-2"/>
-            <w:w w:val="110"/>
-            <w:sz w:val="24"/>
             <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t>and</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00670C4A">
           <w:rPr>
-            <w:b/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467885"/>
             <w:spacing w:val="-7"/>
-            <w:w w:val="110"/>
-            <w:sz w:val="24"/>
             <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00670C4A">
           <w:rPr>
-            <w:b/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467885"/>
             <w:spacing w:val="-2"/>
-            <w:w w:val="110"/>
-            <w:sz w:val="24"/>
             <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t>Training</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00670C4A">
           <w:rPr>
-            <w:b/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467885"/>
             <w:spacing w:val="-8"/>
-            <w:w w:val="110"/>
-            <w:sz w:val="24"/>
             <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00670C4A">
           <w:rPr>
-            <w:b/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467885"/>
             <w:spacing w:val="-2"/>
-            <w:w w:val="110"/>
-            <w:sz w:val="24"/>
             <w:u w:val="single" w:color="467885"/>
           </w:rPr>
-          <w:t>Materials</w:t>
+          <w:t>Mate</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00670C4A">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-2"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t>rials</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-8"/>
-          <w:w w:val="110"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-9"/>
-          <w:w w:val="110"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>photograph,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-9"/>
-          <w:w w:val="110"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>image</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-7"/>
-          <w:w w:val="110"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-8"/>
-          <w:w w:val="110"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="110"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">video </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>can really bring your case study to life.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>If you have a photograph, image or video as part of your case study,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>please</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="38"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>include</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="38"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="36"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="36"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="36"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="38"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>when</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="36"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>completing</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="38"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="38"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>consent</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="36"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189052E6" w14:textId="77777777" w:rsidR="0006148E" w:rsidRDefault="00096294">
+    <w:p w14:paraId="189052E6" w14:textId="13F4D6D3" w:rsidR="0006148E" w:rsidRPr="00670C4A" w:rsidRDefault="00096294">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:w w:val="105"/>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Thank</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-10"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-11"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-12"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>sharing</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-11"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-11"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>experience</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-10"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-9"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>help</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-10"/>
-          <w:w w:val="105"/>
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>inspire</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-9"/>
-          <w:w w:val="105"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0BB7" w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-9"/>
-          <w:w w:val="105"/>
-[...30 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>others across Wales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="105"/>
-[...1 lines deleted...]
-        <w:t>Wales.</w:t>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBF7FFC" w14:textId="77777777" w:rsidR="00EF1601" w:rsidRDefault="00EF1601">
+    <w:p w14:paraId="744C7A42" w14:textId="3241DF58" w:rsidR="00EF1601" w:rsidRPr="00670C4A" w:rsidRDefault="00EF1601">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please return the completed template to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00670C4A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:b/>
+            <w:bCs/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>heiw.practiceeducationteam@wales.nhs.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00670C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="744C7A42" w14:textId="3241DF58" w:rsidR="00EF1601" w:rsidRDefault="00EF1601">
+    <w:p w14:paraId="5174EAE9" w14:textId="77777777" w:rsidR="00313E9C" w:rsidRPr="00670C4A" w:rsidRDefault="00313E9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5174EAE9" w14:textId="77777777" w:rsidR="00313E9C" w:rsidRDefault="00313E9C">
-[...32 lines deleted...]
-    <w:sectPr w:rsidR="00EF1601" w:rsidRPr="00EF1601">
+    <w:sectPr w:rsidR="00313E9C" w:rsidRPr="00670C4A">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="680" w:right="708" w:bottom="280" w:left="708" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0006148E"/>
     <w:rsid w:val="0006148E"/>
     <w:rsid w:val="00096294"/>
+    <w:rsid w:val="001C70E9"/>
+    <w:rsid w:val="002C0BB7"/>
     <w:rsid w:val="00313E9C"/>
     <w:rsid w:val="00657B1E"/>
+    <w:rsid w:val="00670C4A"/>
+    <w:rsid w:val="0076011C"/>
     <w:rsid w:val="00A71726"/>
     <w:rsid w:val="00BD16AA"/>
+    <w:rsid w:val="00D7476E"/>
     <w:rsid w:val="00EF1601"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -6337,60 +6414,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>401</Words>
-  <Characters>2292</Characters>
+  <Words>412</Words>
+  <Characters>2354</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2688</CharactersWithSpaces>
+  <CharactersWithSpaces>2761</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Laura Low (HEIW)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2026-04-24T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">